--- v0 (2026-03-30)
+++ v1 (2026-05-24)
@@ -23,1045 +23,1045 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Highlights" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="171">
   <si>
     <t>preview_image</t>
   </si>
   <si>
     <t>title</t>
   </si>
   <si>
     <t>wisski_path_local_store__highlight_text</t>
   </si>
   <si>
+    <t>Hebammenkoffer der Elise Dudek (WI2238,0)</t>
+  </si>
+  <si>
+    <t>Momentaufnahme des Hebammenwesens
+Der mit Hebammen-Utensilien gefüllte Koffer gleicht einer Zeitkapsel. Er dokumentiert den Stand der Geburtsmedizin im Winter 1944/45. Seine Besitzerin war die Hebamme Elisabeth Dudek, genannt Elise, die den Koffer im oberschlesischen Gieschewald (pol. Giszowiec) bei Kattowitz einsetzte. Im April 1945 floh Dudek in den Westen, wo sie dann in der klinischen Krankenpflege tätig war, allerdings nicht mehr als Hebamme. Im Rentenalter überließ Frau Dudek ihren Koffer dem letzten, 1945 von ihr in Gieschewald zur Welt gebrachten Kind. Von ihm erhielt das GNM den Koffer schließlich als Schenkung.
+Geburtshilfe im Wandel der Zeiten
+Das Hebammenwesen existiert schon seit Urzeiten, erlebte aber im 19. und 20. Jahrhundert einen enormen Wandel. Universitär ausgebildete Ärzte – damals fast nur Männer – stellten sich hierarchisch über die Hebammen. Das Erfahrungswissen der Hebammen verlor stark an Einfluss (was in jüngster Zeit als Fehlentwicklung erkannt wurde). Nichtsdestotrotz blieben Hebammen, die Schwangere auch in ländlichen Gebieten zu Hause aufsuchten, notwendig und geschätzt. Der Koffer enthält zum Beispiel Operationsbesteck. Es zeigt, dass eine Hebamme auch kleine chirurgische Eingriffe vornahm. Außerdem verabreichte sie Medikamente. Im Koffer findet man geburtseinleitende, schmerzstillende, krampflösende, kreislaufstabilisierende und antibiotische Präparate. Nicht zuletzt enthält er ein Hebammen-Tagebuch zur Dokumentation der Geburt und Meldezettel für das Standesamt.
+Flucht und Vertreibung nach 1945
+Die äußere, stark in Mitleidenschaft gezogene Erscheinung des Koffers verkörpert die schwierigen Umstände der Flucht und Vertreibung der ostdeutschen Bevölkerung am Ende des Zweiten Weltkriegs. Einerseits näherten sich Bodentruppen der Roten Armee, die zahllose Gräueltaten an der Zivilbevölkerung verübten, andererseits waren Deutsche vielerorts nach Jahren der NS-Gewaltherrschaft nicht mehr erwünscht. 12 bis 14 Millionen Menschen mussten zwischen Oktober 1944 und 1947 ihre Heimat verlassen und Richtung Westen ziehen. Die Vertreibung verursachte ca. 600.000 Todesopfer und noch mehr Vermisstenfälle.</t>
+  </si>
+  <si>
+    <t>Paradehelm (R1032)</t>
+  </si>
+  <si>
+    <t>Ein einzigartiger Fund
+Auf diesen römischen Paradehelm aus der Zeit zwischen 175 und 250 nach Christi Geburt stieß man 1974 bei einem Wettpflügen in Theilenhofen im Kreis Weißenburg-Gunzenhausen in Mittelfranken. Es war ein einzigartiger Fund: Zuvor kannte man Helme dieser Art nur durch Darstellungen und Fragmente, und nun war erstmals ein vollständig rekonstruierbares Exemplar aufgetaucht. Der Helm wurde auf dem Areal des zum Kastell Iciniacum gehörenden Lagerdorfes gefunden..
+Symbole der Macht
+Der Helm ist aus mehreren Bronzeblechen zusammengesetzt. In Resten kann man erkennen, dass er ursprünglich völlig verzinnt gewesen war und damit silberhell glänzte. Ein Adler, Symbol des höchsten Gottes Jupiter und der römischen Staatsmacht, bekrönt den Helm. In Scheitelrichtung weist der Helm drei eindrucksvolle Kämme auf. Der mittlere wurde ursprünglich von einem hohen Helmbusch geziert, worauf die Befestigungslöcher an den Enden hinweisen. Zwei Löwen, Symbole für Macht, zieren die äußeren Kämme des Helms. Als Gesichtsschutz dienen bewegliche Wangenklappen. Sie zeigen Flachreliefs von Adlern mit Siegeskränzen im Schnabel. Auf dem Stirnband prangt eine Gravur des Kriegsgottes Mars zwischen zwei Feldzeichen. Links und rechts davon ist jeweils eine Siegesgöttin zu sehen. Das Stirnband wird seitlich von unheilabwehrenden Medusenköpfen abgeschlossen.
+Schutz oder Zier?
+Derartige Paradehelme wurden nicht im Kampf, sondern bei militärischen Reiterübungen getragen. Innen wurde wohl zusätzlich ein Kopfschutz aus Leder befestigt. Ähnliche, aber nicht ganz so aufwendig gestaltete Helme kennt man etwa von Darstellungen auf dem 312-315 errichteten Triumphbogen des Kaisers Constantin in Rom.
+&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Aachener Zimmer (A3417)</t>
+  </si>
+  <si>
+    <t>Ein Zimmer zieht um
+Als im Jahr 1901 die gesamte Inneneinrichtung eines barocken Wohnhauses in Aachen versteigert wurde, erwarb das Germanische Nationalmuseum den „kleinen Gobelinsaal“. Die geschnitzten Wandvertäfelungen aus Holz und die Bildteppiche wurden ins Museum transferiert, wo sie bis heute den ursprünglichen Raumeindruck wiedergeben. Nur die stuckierte Decke sowie die Möbel fehlen. Ein Kamin aus einem Schloss in Lüttich ergänzt das Ensemble, da das Original in Aachen verblieb. Die Holzsichtigkeit der Vertäfelungen ist besonders charakteristisch für den Aachener Kunsthandwerksstil des 18. Jahrhunderts. Statt sie farbig zu bemalen oder zu vergolden, erhielten sie nur einen Wachsüberzug. So kann die natürliche Maserung des Eichenholzes zur Geltung kommen. Die geschnitzten Ornamente beinhalten viele Masken und Muscheln, sind aber noch streng symmetrisch angeordnet. Daher kann man das Aachener Zimmer, welches um 1740 entstand, als Werk des frühen Rokokos bezeichnen.
+Der Moses-Saal
+Die Bildteppiche sind Wirkarbeiten und daher besonders detailliert und leuchtkräftig. Allerdings sind die Textilien sehr lichtanfällig, so dass die Farben heute verblasst sind. Die Signatur auf den Teppichen verrät, dass sie in der Werkstatt der Brüsseler Familie van der Borght entstanden. Brüssel war damals ein wichtiges Zentrum für die Herstellung repräsentativer Bildwirkereien. Die Teppiche aus dem Aachener Zimmer zeigen Szenen aus dem Leben Moses‘: Von seiner Auffindung als Kleinkind am Nil, über die Teilung des roten Meeres, bis hin zum Zerbrechen der Gesetzestafeln. Passend zum „kleinen Gobelinsaal“ im Erdgeschoss gab es noch einen „großen Gobelinsaal“ im ersten Stock des Aachener Hauses. Dessen Wandteppiche stellten die fünf Erdteile dar, jedoch sind sie heute nicht mehr vollständig erhalten.
+Das Wespienhaus
+Johann von Wespien war der Auftraggeber des repräsentativen Aachener Wohnhauses. Er war ein äußerst wohlhabender Tuchfabrikant, der reich geheiratet hatte. 1756 bis 1759 war er Aachens Bürgermeister. Sein Haus in der Kleinmarschierstraße wurde 1734-1737 erbaut, jedoch sollte die Vervollständigung der Inneneinrichtung noch viel länger dauern. Als Architekt diente Johann Joseph Couven, der an mehreren Bauvorhaben Wespiens beteiligt war. Couven stimmte die Fassade und das innere Dekorationsschema harmonisch aufeinander ab, weswegen dieses Haus später als sein bestes Werk galt. Da Wespien keine Nachkommen hinterließ, kam das Haus in den Besitz einer anderen Familie, die 1901 aus Geldnot die Inneneinrichtung versteigern musste. 1943 wurde es bei einem Luftangriff fast vollständig zerstört und nicht wiederaufgebaut.</t>
+  </si>
+  <si>
+    <t>Großer Reifrock mit Bändern (T901)</t>
+  </si>
+  <si>
+    <t>Wer schön sein will, muss leiden
+Die Trägerin dieses Reifrocks hatte es nicht leicht, wenn sie durch Türen gehen oder in einer Kutsche sitzen wollte. Die eingeschränkte Bewegungsfreiheit wurde jedoch durch ein imposantes und standesgemäßes Auftreten kompensiert. Reifröcke betonten die Hüften ihrer Trägerin auf übertriebene Weise und ließen dadurch die geschnürte Taille noch schmaler erscheinen. Außerdem versteckten sie den Unterkörper, was den Sittenvorstellungen des 18. Jahrhunderts entsprach. Die Damenmode musste damals fast bodenlang sein. Nur im Bereich des Dekolletés zeigten die Damen abends Haut.
+Nachhaltigkeit? Fehlanzeige!
+Das Gestell dieses Reifrocks besteht aus Fischbein, welches mit Leinenstoff überzogen wurde. Da die vertikalen Verbindungen aus Bändern bestehen, konnte man den Reifrock flach zusammenlegen. Korrekterweise würde man Fischbein heute als Walbarten bezeichnen. Große Wale filtrieren mit ihnen Kleinstlebewesen aus dem Wasser, um sie zu verspeisen. Das Material ist gleichzeitig hart und biegsam. Man kann es durch Erhitzung verformen sowie in schmale Streifen spalten. Es kam neben Reifröcken auch bei Schnürmiedern zum Einsatz. Die massenhafte Verwendung befeuerte die Waljagd und war einer der Gründe, weshalb Bartenwale fast ausgerottet wurden. Erst die Erfindung von Stahl- und Kunststoffgestellen sowie das Ende der Reifrockmode verringerte die Nachfrage nach Fischbein.
+Mode und Tugend
+Voluminöse Röcke waren schon seit dem späten 15. Jahrhundert in Mode. Jedoch waren sie anfangs kegelförmig. Sie nahmen ihren Ursprung in Spanien, wo man sie verdugado nannte, was bisweilen mit „Tugendhüter“ übersetzt wurde. Der Name kommt jedoch eigentlich von verdugo, spanisch für Scharfrichter sowie „grünes Holz“ (Schössling), das Konstruktionsmaterial des Unterrocks. Die Form näherte sich mit der Zeit der Ellipse an. Das erleichterte den Trägerinnen das Niedersetzen ein wenig. Schon im 18. Jahrhundert wurde behauptet, der Reifrock sei erfunden worden, um eine ungewollte Schwangerschaft zu verstecken.
+&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Stromersches Puppenhaus (HG4063)</t>
+  </si>
+  <si>
+    <t>Blick in fremde Häuser
+Puppenhäuser aus dem 17. Jahrhundert sind äußerst selten. Das GNM besitzt gleich vier Exemplare aus dieser Zeit, von denen das Stromersche Puppenhaus am besten erhalten ist. Der Name rührt von der letzten Besitzerfamilie her, weil die ursprünglichen Auftraggeber nicht bekannt sind. Am Giebel ist als Datierung 1639 vermerkt. Zwar erinnern einige architektonische Details an Nürnberger Häuser des 17. Jahrhunderts, jedoch ahmt das Puppenhaus kein reales Gebäude nach. Die einheitliche Größe der Wirtschaftsräume kann nicht der Wirklichkeit entsprechen. Die 15 Zimmer bieten dennoch einen einzigartigen Blick in das Alltagsleben gutbetuchter Kaufleute und Patrizier.
+Spiel? Nein, Repräsentation!
+Zum Spielen waren solche aufwendigen Puppenhäuser nicht gedacht. Sie waren Prunkstücke, die Gäste beeindrucken sollten, und vor allem didaktische Modelle. Der Idealhaushalt im Miniaturformat bereitete Kinder auf die spätere Haushalts- und Geschäftsführung vor. Der überwiegende Teil der mehr als 1000 Ausstattungsstücke stammt noch aus der Entstehungszeit des Puppenhauses. 
+Hülle und Fülle
+Unten, neben dem großen Eingangsportal, liegen auf zwei Ebenen angeordnet die Wirtschafts- und Vorratsräume: der Stall ganz links und die Waschküche ganz rechts. Darüber sind die Schlafkammer der Mägde sowie die getäfelte Kinderstube mit Bettchen, Spielzeug und einem hölzernen Laufwagen. Im ersten Obergeschoss befindet sich im Treppenhaus ein großer Wäscheschrank und rechts davon die Küche mit offenem Feuer und hohem Rauchfang. Ihre üppige Ausstattung erinnert an die sogenannten Prangküchen, die gar nicht zum Kochen, sondern ausschließlich als Repräsentationsräume dienten. Links ist die komfortable Wohnstube zu sehen, die der Kachelofen im Winter wohlig erwärmte. Den Luxus eines Ofens gibt es auch im zweiten Obergeschoss: links im Schlafzimmer mit Himmelbett, Wiege und Waschkasten und rechts im Empfangsraum. Zu einem begüterten Patrizierhaushalt gehörte eine repräsentative Ausstattung mit qualitätsvoller Kunst. In den oberen Stockwerken sind daher Landschafts- und Jahreszeitengemälde sowie Tugend-Allegorien an den Wänden zu sehen.</t>
+  </si>
+  <si>
+    <t>WissKI Entity 4454</t>
+  </si>
+  <si>
+    <t>Fossiler Schmuckstein
+Dieser prächtige Kabinettschrank entstand in Nordostdeutschland, möglicherweise in Königsberg. Alle sichtbaren Flächen seines Holzkerns sind mit Bernstein belegt. Bernstein ist ein fossiles Baumharz, das schon seit vorgeschichtlicher Zeit für Schmuckgegenstände verwendet wurde. Er kommt vor allem an der Ostseeküste vor, besonders in der Gegend von Königsberg. Die Bernsteinplatten sind in unterschiedlicher Stärke geschnitten und zeigen Farbschattierungen von hellem Beige bis zu dunklem Braun. Die Transparenz ist bei Dunkelrot am stärksten, die beinfarbenen Stellen sind dagegen vollkommen undurchsichtig. Daran sind mikroskopisch kleine Luftbläschen schuld. Teilweise sind die transparenten Bernsteinstücke mit Metallfolie hinterlegt, um das einfallende Licht zu reflektieren und die Farbwirkung zu steigern.
+Allegorische Reliefs
+Zwischen den geschliffenen Platten verstecken sich zahlreiche Reliefs, die man erst bei genauerem Hinsehen entdeckt. Kleine Bildfelder stellen die vier Elemente dar. Auf der linken Schrankseite verweisen Scheiterhaufen und Fackeln auf das Element Feuer. Die zahlreichen Muscheln und die Delphine der rechten Schrankwand stehen für das Wasser. Wolkenbänder, Vögel und Musikinstrumente auf der linken Tür verkörpern das Element Luft. Reliefs auf der Türmitte stellen die antiken Musen dar. Auf der rechten Tür verweisen Vierfüßler auf das Element Erde. Hier versinnbildlichen die Figuren im Mittelrelief wohl die Architektur und die Wissenschaft. In der oberen Hälfte der Türen lagern die Gottheiten Apollo (rechts) und Ceres (links). Dies legt die Schlussfolgerung nahe, dass die Reliefs ursprünglich gegengleich angebracht waren, sodass Apollo den Musen und Ceres der Erde zugeordnet war.
+Ein besonderer Anlass?
+Kabinettschränke dienten als private Sammlungs- und Aufbewahrungsmöbel für besondere Kostbarkeiten. Das vorliegende Exemplar aus Bernstein stammt wegen seiner exquisiten kunsthandwerklichen Ausführung und seines hohen Materialwerts vermutlich aus einer höfischen Sammlung. Größe und Pracht deuten auf einen besonderen Auftrag hin. Möglicherweise entstand der Schrank anlässlich der Hochzeit Friedrichs I., König von Preußen, mit Sophie Luise von Mecklenburg-Schwerin im Jahr 1708.
+&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Bassposaune in Es (?) (MI168)</t>
+  </si>
+  <si>
+    <t>Der lange Ton
+Die Bassposaune von Isaac Ehe aus dem Jahr 1612 beeindruckt in vielerlei Hinsicht, zunächst durch ihre schiere Größe. Würde man das vollständig verbaute Rohr ausrollen, hätte es eine Länge von über 4,20&amp;nbsp;m. Um die Tonhöhe bei einer Posaune zu regulieren, verändert man die Rohrlänge beim Spielen, indem man zwei U-förmige Rohrteile am unteren Ende gegeneinander verschiebt. Spielt man die tiefsten Töne einer Bassposaune, muss der Zug so weit hinausgeschoben werden, dass der durchschnittliche Arm eines Menschen fast zu kurz ist. Dafür weist dieses Instrument eine Hilfe auf: Die sogenannte „Handhabe“ ist eine kleine Verlängerung, die mit einem Elfenbeingriff verziert ist.
+Musikalisches Kunsthandwerk
+Das mittelalterliche Nürnberg hat eine lange Tradition der Blechblasinstrumentenbauer. Zwischenzeitlich waren in der freien Reichsstadt solch hoch spezialisierte Kunsthandwerker tätig, dass sogar der Papst dort Instrumente für den Vatikan bestellte. Doch auch in Nürnberg selbst spielte Musik eine bedeutende Rolle; so unterhielt die Stadt schon seit Ende des 14. Jahrhunderts ein eigenes Stadtpfeifer-Ensemble. Neben Holzblasinstrumenten wie Pommer und Zink durfte dabei eine Posaune nicht fehlen. Einige Stadtpfeifer waren selbst bedeutende Instrumentenbauer – zu ihnen gehörte auch Isaac Ehe.
+Musik für den Frieden
+Stadtpfeifer spielten bei offiziellen Anlässen, öffentlichen Kundgebungen und in der Kirche. Durch die besondere politische Situation der freien Reichsstadt Nürnberg waren der Rat der Stadt und die Patrizier eng verbunden: In den Zwischenräumen der Inschrift auf dem Schallkranz „MACHT ICH ISAC EHE NVR MBE 1612“ [=Nuremberg] sind die Wappen von sieben Nürnberger Patriziergeschlechtern eingraviert: Volckamer, Harsdörfer, Tetzel, Haller von Hallerstein, Starck, Nützel und Prünsterer. Die reichen Verzierungen und die Wappen sprechen dafür, dass das Instrument für den Rat der freien Reichsstadt Nürnberg gefertigt wurde. Mit großer Wahrscheinlichkeit erklang die Posaune auch beim Nürnberger Friedensmahl 1649, als im Rathaus internationale Diplomaten das Ende des Dreißigjährigen Krieges und damit den Anfang des Europäischen Friedens feierten.
+&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Freiherr von und zu Aufseß (Pl.O.1305)</t>
+  </si>
+  <si>
+    <t>Alles begann mit Aufseß …
+Hans von und zu Aufseß war der Gründer und bis 1862 der erste Direktor des Germanischen Nationalmuseums. Als Nachkomme eines reichsritterlichen Geschlechts, widmete er sich bereits während seines Jura-Studiums mit großer Leidenschaft historischen Forschungen und verwaltete die Familiengüter. Seine umfangreiche Privatsammlung aus Kunst- und Altertumsschätzen sowie Büchern, Handschriften und Archivalien bildete den Grundstock für das Museum, welches heute mit mehr als 1,4 Millionen Objekten das größte kulturhistorische Museum des deutschen Sprachraums ist.
+Im Sinne der Zeit
+Die Zersplitterung Deutschlands in heterogene Einzelstaaten und der wachsende Einfluss des Bürgertums in der ersten Hälfte des 19. Jahrhunderts weckten den Wunsch nach nationaler Einheit, politischer Beteiligung und Freiheit. Die Suche nach kollektiver kultureller Identität und die Mittelalterbegeisterung der Romantik führten zur Erforschung und Dokumentation deutscher Kulturgeschichte. Inmitten dieser Bewegungen agierte Aufseß, indem er seine Quellensammlung stetig erweiterte, kulturhistorische Zeitschriften publizierte und mehrere Geschichtsvereine zu einem Gesamtverband zusammenführte.
+Die Forderungen nach Mitspracherecht und nationaler Einheit mündeten 1848 in der Märzrevolution und der Frankfurter Nationalversammlung. Das Parlament erarbeitete eine Verfassung für ein vereintes Deutsches Reich, welche jedoch von den größten deutschen Einzelstaaten sowie vom Preußischen König nicht anerkannt wurde. Trotz der gescheiterten Revolution blieb die Vision einer deutschen Einheit als Kulturnation bestehen. 1852 gründete Aufseß mit seiner Sammlung das „Germanische Museum“ als institutionalisiertes „Eigenthum deutscher Nation“. Bis heute steht es für ein transnationales Verständnis des deutschen Sprachraums als verbindender kulturhistorischer Bezugsrahmen.
+Ein königliches Geschenk
+Zur Würdigung des Museumsgründers gab König Ludwig I. von Bayern eine Marmorbüste von Aufseß in Auftrag, die er dem Museum 1867 als Geschenk überreichte. Die ausführenden Bildhauer, Johann Halbig und Arnold Hermann Lossow, hatten bereits Denkmäler und ähnliche Büsten für bedeutende Orte Deutschlands wie die Ruhmeshalle in München angefertigt.
+Die Büste des Freiherrn von und zu Aufseß ist heute in der sogenannten Ehrenhalle des Germanischen Nationalmuseums ausgestellt und erinnert an den passionierten Sammler und die Anfänge des Museums.
+&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Sogenanntes Schlüsselfelder Tafelschiff (HG2146)</t>
+  </si>
+  <si>
+    <t>Versteckte Funktion
+Der Tafelaufsatz aus vergoldetem Silber entstand 1503 oder kurz vorher. Er ist eines der größten und frühesten erhaltenen Tafelschiffe. Nimmt man das Deck ab, so offenbart sich der leere Schiffsbauch. Darin haben zwei Liter Getränk Platz. Das Prunkstück ist extrem detailreich, verdeutlicht symbolisch den gesellschaftlichen Status seines Besitzers und erfüllt außerdem praktische Zwecke. Der Versuch, all diesen Ansprüchen gleichzeitig zu genügen, ist typisch für Meisterwerke der Goldschmiedekunst um 1500.
+Ein Hochseeschiff fernab vom Meer
+Das Schiff lässt sich als Karacke identifizieren. Die charakteristischen Bestandteile einer Karacke sind drei Masten, ein bauchiger Rumpf, ein hoher Aufbau am Bug sowie ein hoher Aufbau am Heck, der bereits am Großmast beginnt. Diese Schiffsform war seit dem 14. Jahrhundert unersetzlich für den europäischen Handel und später auch für die koloniale Eroberung. Da Nürnberg zwar eine reiche Handelsstadt war, jedoch weit vom Meer entfernt lag, ist die extrem genaue Wiedergabe des Schiffs durch einen unbekannten Nürnberger Goldschmied besonders bemerkenswert.
+Viel zu entdecken
+Die zahlreichen Details machen den Tafelaufsatz zu einem unterhaltsamen Blickfang für die Festgäste. 74 Figuren bilden eine erstaunliche Bandbreite an Aktivitäten ab. Viele davon sind typisch für die Seefahrt, wie zum Beispiel das Beladen, die Arbeit an den Segeln oder die Feindesabwehr. Man findet jedoch auch unerwartete Figuren, wie eine Wäsche waschende Frau, einen Mönch mit Kutte, und einen Matrosen, der am Bordrand sein Hinterteil entblößt. Auf dem geblähten Segel – am vorderen, sogenannten Fockmast – findet sich das „N“ als Zeichen der Nürnberger Silberbeschau, das Qualitätssiegel der Nürnberger Silberproduktion. Der Drache am Bug des Schiffs sowie die Meerfrau im Sockel verleihen dem Tafelaufsatz eine fantastische Note.
+Die Besitzer und Namensgeber
+Das Schiff bezieht seinen Namen von der Nürnberger Familie Schlüsselfelder. Ihr Wappen mit drei Schlüsseln ist auf der Fahne am Fockmast, über dem geblähten Segel, zu sehen. Der Auftraggeber war wohl Wilhelm Schlüsselfelder der Ältere, der sein Vermögen im Silberbergbau und -handel verdient hatte, aber noch kein Angehöriger des Patriziats war. Silberne Schiffe auf einer Festtafel waren im Mittelalter ein Privileg des höchsten Adels. Dass ein Kaufmann ein solches Werk in Auftrag gab, zeigt das Selbstbewusstsein des städtischen Bürgertums am Anfang der Neuzeit. Auch das passgenaue Futteral (http://objektkatalog.gnm.de/objekt/HG2148"&gt;HG2148</t>
+  </si>
+  <si>
+    <t>Die Amazonenschlacht (zweite Fassung) (Gm2054)</t>
+  </si>
+  <si>
+    <t>Feuerbach monumental
+„… ein wildes Plänkeln, Streiten, Stürzen“ – so beschrieb Anselm Feuerbach 1860 seinen ersten Entwurf zum Thema der Amazonenschlacht. Ab 1870 arbeitete er drei Jahre lang an diesem monumentalen Gemälde. Riesige Bilder mit lebensgroßen Figuren waren damals beliebt: Man wollte sich beim Betrachten wie ein Augenzeuge vergangener Zeiten fühlen. Doch Feuerbach ging es um mehr als den Blick in die Vergangenheit. Er nutzte das mythologische Thema für die Darstellung zeitloser menschlicher Grunderfahrungen wie Kampf, Chaos und Schmerz.
+Zeitlose Zitate
+Die sterbende Amazonen-Königin Penthesilea liegt mittig im hellen Vordergrund und ist nur durch ihren reichen Schmuck zu erkennen. Wie mit einem Scheinwerfer lenkt Feuerbach den Blick schlaglichtartig auf Verwundete und Gefallene – keine Helden, sondern die Opfer des Krieges. Für die meisten Figuren griff der Maler auf Werke prominenter Vorbilder zurück, darunter solche von Michelangelo oder Rubens. Der ursprüngliche Kontext spielte bei diesen künstlerischen Anleihen keine Rolle. Es ist die zeitlose Stärke ihrer jeweiligen Ausdruckskraft, die Feuerbach in seiner Komposition vereinte. Das Zitieren berühmter künstlerischer Vorbilder war keineswegs verpönt. Es handelt sich um bewusste Anspielungen, durch die Feuerbach seine kunsthistorische Kenntnis bewies und gleichzeitig die Leistungen der großen Meister vor ihm ehrte.
+Erschaffen und Zerstören
+Zu seiner Amazonenschlacht malte Feuerbach ein „Zwillingsbild“, wie er es nannte. Das „Gastmahl des Platon“ existiert in zwei Fassungen, die heute in Karlsruhe und Berlin hängen. Anders als die „Schlacht“, ist es ein Sinnbild für die Versöhnung von Leidenschaft und Verstand. Gemeinsam repräsentieren die beiden Gemälde die Pole menschlichen Seins: das Konstruktive und das Destruktive. Feuerbachs Wunsch entsprechend sollten die Bilder einander gegenüber hängen, um den Betrachtenden dazwischen einen Spiegel ihrer selbst vorzuhalten, ganz nach dem antiken Prinzip: Erkenne dich selbst!
+Von der zeitgenössischen Kritik unverstanden und verspottet, fand sich für das monumentale Gemälde kein Käufer. Feuerbachs Stiefmutter war es, die die „Amazonenschlacht“ der Stadt Nürnberg schenkte, wo der Maler seine letzten Sommer verbrachte – und wo er auch begraben liegt.
+&amp;nbsp;
+&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Hostienpyxis (FG1966)</t>
+  </si>
+  <si>
+    <t>Ein ungewöhnlicher Fundort
+Dieser kleine Silberbecher des ausgehenden 8. Jahrhunderts wurde 1928 bei Pettstadt in der Nähe von Bamberg aus der Regnitz ausgebaggert. Wie er in den Fluss kam, ist nicht geklärt. Das Stück ist aufwändig dekoriert. Vergoldete Ornamentstreifen liegen kreisförmig um den oberen Rand sowie die Standfläche des Bechers. Vier senkrechte Streifen verbinden die beiden Kreise. Ihr Dekor besteht aus verschlungenem pflanzlichen Flechtwerk, vermutlich Weinranken, in die stilisierte Tiere eingeflochten sind. Mit bloßem Auge sind diese stark abstrahierten Ornamente jedoch kaum zu erkennen. Derartige Ornamente finden sich auf dem europäischen Festland vor allem an Kunstobjekten aus der Regierungszeit Karls des Großen. Ihr Ursprung liegt in nordenglischen Vorbildern des späten 7. und 8. Jahrhunderts, die im Zuge der angelsächsischen Mission auf den Kontinent gelangten. 
+Kein gewöhnlicher Becher
+Der Silberbecher wurde ursprünglich mit einem Deckel verschlossen. Die aufstrebenden Ornamentstreifen ähneln Säulen. Sie wirken wie architektonische Stützen des Deckels, so dass der Eindruck eines kleinen überdachten Rundtempels entsteht. Solche Rundtempel tauchen in der Kunst der Karolingerzeit wiederholt als Zeichen des himmlischen Jerusalem, als Bild des Heiligen Grabes oder als Lebensbrunnen auf. Die Verbindung von Tier- und Pflanzenmotiven im Rankenwerk deutet auf den christlichen Lebensbaum hin. Dies deckt sich mit der Vermutung, dass der Becher ein sakrales Objekt war, eine sogenannte Pyxis zur Aufbewahrung der geweihten Hostien für den Gottesdienst.
+Die Slawenmission
+Nach Pettstadt könnte der Becher am Ende des 8. Jahrhunderts im Rahmen der Slawenchristianisierung gelangt sein, die Karl der Große initiiert hatte. Zwischen Main und Regnitz, im heutigen Nordostbayern, lebten damals heidnische Slawen. Karl der Große beauftragte den Bischof von Würzburg mit ihrer Missionierung. Gleichzeitig festigte er damit den östlichen Rand seines Reiches.
+&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Holzhauer im Wald (Drei Holzhauer auf Baum) (Gm2511)</t>
+  </si>
+  <si>
+    <t>Unter Bauern
+Philipp Bauknecht lebte ab 1910 in Davos, wo er auf Linderung seiner Tuberkulose-Erkrankung hoffte. Die Höhenluft galt damals als einziges Heilmittel für die Infektionskrankheit, die sich in den dicht bevölkerten Städten leicht verbreiten konnte. Ab 1920 wohnte Bauknecht in bäuerlichem Umfeld am Rand von Davos Dorf. In seinen Kunstwerken kann man erkennen, dass ihn seine eigene Situation bedrückte. Auf dem Gemälde Holzhauer im Wald schälen Männer die Rinde von einem Baumstamm. Ihre Körper sind grob geformt und ihre Gesichter wirken wie Masken. Nicht nur hier, sondern auch auf anderen Bildern zeigte Bauknecht die Bauern auf diese rohe Art.
+Bedrohliche Natur
+Der Wald sieht abweisend aus, weil Bauknecht die Natur mit grellen Farben malte. Fast könnte man von Warnfarben sprechen. Der Boden richtet sich auf, als ob er aus scharfkantigen Schuppen bestünde. Die bereits abgelängten Baumstämme sind gelb und zerteilen das Bild in zwei ungleiche Hälften. Während Ernst Ludwig Kirchner, der ebenfalls in Davos lebte, das ländliche Leben eher harmonisch idealisierte, wirkt es bei Bauknecht bedrohlich. Er schilderte die Bauern aus kritischer Distanz und stellte sie als derb dar. Im Gegensatz zur kräftigen Bildwirkung steht jedoch der ungewöhnlich dünne Farbauftrag auf der Leinwand. Da Bauknecht arm war, musste er sparsam mit der Farbe umgehen.
+Wertschätzung für „primitive“ Kunst
+Das Gemälde ist flächig gestaltet und zeigt kaum Tiefenwirkung. Diese Reduktion erinnert an volkstümliche Kunst. Galt sie vorher noch als primitiv und wertlos, so begann im späten 19. Jahrhundert die wissenschaftliche Erforschung sowie die ästhetische Wertschätzung der Volkskunst. Im frühen 20. Jahrhundert war sie eine beliebte Inspirationsquelle – nicht nur für Bauknecht, sondern auch für andere Maler des deutschen Expressionismus. Das Bild Holzhauer im Wald wurde 1927 auf der großen Berliner Kunstausstellung gezeigt. Museen in Münster, Kassel und Stuttgart kauften schon Ende der 1920er Jahre einige seiner Bilder. 1933 verstarb Bauknecht bei einer Operation in Davos. Seine Witwe verbrachte die meisten seiner Werke in die Niederlande. Dort begann auch Bauknechts „Wiederentdeckung“ in den 1960er Jahren.</t>
+  </si>
+  <si>
+    <t>Pilgermantel des Stephan III. Praun (1544-1591) (T551)</t>
+  </si>
+  <si>
+    <t>Ein vollständiges Set
+Die beiden Jakobsmuscheln verraten, wofür dieser Reitermantel benutzt wurde: Es handelt sich um den wasserabweisenden Überwurf eines Pilgers. Er bildet ein Set zusammen mit einem Wollfilzmantel (http://objektkatalog.gnm.de/objekt/T550"&gt;T550http://objektkatalog.gnm.de/objekt/T552"&gt;T552http://objektkatalog.gnm.de/objekt/T554"&gt;T554http://objektkatalog.gnm.de/objekt/KG303"&gt;KG303http://objektkatalog.gnm.de/objekt/Gm655"&gt;Gm655</t>
+  </si>
+  <si>
+    <t>Selbstbildnis mit Halsberge (Gm391)</t>
+  </si>
+  <si>
+    <t>Ein selbstbewusster Kavalier
+Im frontalen Gegenüber malte sich Rembrandt mit einer Halsberge (einem „Panzerkragen“ aus Metall) und einer Liebeslocke. Er zeigt sich damit im Kostüm des höfischen Kavaliers. Bei der Liebeslocke, die an Rembrandts verschatteter Kopfseite auf die Schulter herabfällt, handelte es sich um einen Trend der aristokratischen Männermode. Rembrandts Abstammung war jedoch keineswegs adelig. Mit der Kostümierung und dem direkten Blick aus dem Bild zum Betrachter markiert das Nürnberger Bildnis einen Wendepunkt in Rembrandts Selbstdarstellung: Selbstbewusst trägt der junge Maler seinen gesellschaftlichen, geradezu aristokratischen Anspruch vor.
+Statussymbole – Die frühen Selbstbildnisse
+Diese gesellschaftlichen Ambitionen sind vor allem in den frühen, in Leiden entstandenen Selbstbildnissen Rembrandts ablesbar, bevor er sich in seiner Amsterdamer Zeit ab 1631 als Bürger und später schließlich auch als arbeitender Maler zeigte. Eines der Selbstbildnisse im höfischen Kostüm gelangte schon um 1630 in die Sammlung des englischen Königs. Dies belegt, dass sie von vornherein zum Verkauf und für die Öffentlichkeit bestimmt waren. Der Diplomat Constantijn Huygens bezeichnete ihn schon damals als überragendes Malergenie, sagte ihm jedoch gleichzeitig einen gewissen Hochmut nach.
+Manche Selbstbildnisse Rembrandts in Kostümierung erinnern an sogenannte Tronies – Studien von Gesichtern, mit denen Ausdruck, Mimik und Charakterdarstellungen erprobt wurden. Es scheint, als ob Rembrandt hier Selbstbildnis und Charakterkopf miteinander verband.
+Von der Kopie zum Original
+Seit dem ausgehenden 19. Jahrhundert galt das Nürnberger Selbstbildnis als Kopie eines Gemäldes im Mauritshuis in Den Haag, über dessen Eigenhändigkeit bis in die frühen 1990er Jahre weitgehend Einigkeit herrschte. 1998 untersuchte eine internationale Expertengruppe die beiden Gemälde im Germanischen Nationalmuseum. Mittels Röntgenaufnahmen wurden am Nürnberger Gemälde Veränderungen im Verlauf des Werkprozesses, sogenannte Pentimenti, festgestellt. Sie dokumentieren Rembrandts kreativen Prozess. Hingegen konnte auf der wesentlich glatter ausgeführten Haager Tafel mithilfe der Infrarotreflektografie eine Vorzeichnung sichtbar gemacht werden, deren Linienführung exakt dem Umriss des Nürnberger Kopfes entspricht. Offenbar wurden dessen Konturen mithilfe einer Schablone auf die Haager Tafel übertragen. So konnte bewiesen werden, dass es sich bei der Nürnberger Tafel um das eigenhändige Selbstporträt Rembrandts handelt.</t>
+  </si>
+  <si>
+    <t>Venus mit Amor als Honigdieb (Gm213)</t>
+  </si>
+  <si>
+    <t>Mahnen und Verlocken
+Die Liebesgöttin Venus und Amor, der oft als ihr Sohn gilt, stehen nackt in einer Landschaft. Der kleine Amor hat eine Honigwabe aus einem Bienenstock in einem Baumstamm gestohlen. Nun greifen ihn die Insekten an. Mit schmerzverzerrtem Gesicht wendet er sich an seine Mutter, die tadelnd den Zeigefinger erhoben hat. Die lateinische Inschrift oben rechts erklärt die Bedeutung des Bildes: „Dass Amor, während er den Honig aus der Höhle stahl von den Bienen in den Finger gestochen wurde. So verletzt auch uns die kurze, vergängliche Wollust, die wir begehren. Sie ist mit herben Schmerzen verbunden.“ Das Gemälde warnt vor den Folgen der Begierde. Die Mutter erklärt ihrem Sohn, dass er selbst schuld an den schmerzhaften Bienenstichen sei. Normalerweise sei er es, der mit seinen Liebespfeilen Begehren weckt und damit neben Liebe auch Leid stiftet. Die moralisierende Aussage des Bildes dient aber, wie so oft, auch als Deckmäntelchen der Aktdarstellung. Beim Betrachten der Venus konnte man ihre visuellen Reize genießen und gleichzeitig durch die enthaltene Mahnung Distanz aufbauen.
+Körperideale
+Cranach gibt den nackten Körper der Venus in voller Bildlänge wieder. Ihr transparenter Schleier verhüllt ihren Körper überhaupt nicht – man könnte sogar sagen, dass er ihre Nacktheit noch betont. Dasselbe gilt für den Goldschmuck an ihrem Hals und Armgelenk. Aktgemälde waren ein beliebtes Thema in der Malerei der Dürerzeit. Die mädchenhafte Körperform von Cranachs Venus ist nicht aus dem Studium der Natur oder von Skulpturen der Antike abgeleitet, wie es beispielsweise Dürer tat. Stattdessen kann man Cranachs Frauenfiguren eher eine Nähe zu den überlängten Körpern des vorangegangenen Jahrhunderts nachsagen. Gleichzeitig klingt hier schon das elegante, artifizielle Körperbild des beginnenden Manierismus an.
+Die Cranach-Werkstatt
+Lucas Cranach der Ältere arbeitete in einem humanistischen Umfeld, in dem mythologische Bildthemen und erotische Darstellungen beliebt waren. Er war von 1505 an Hofmaler bei Kurfürst Friedrich dem Weisen in Sachsen und wurde später auch von dessen Nachfolgern beschäftigt. In Wittenberg betrieb er eine äußerst erfolgreiche Werkstatt, die nach und nach von seinem Sohn, Lucas Cranach dem Jüngeren, übernommen wurde. Unter den vielen Mitarbeitern der Werkstatt herrschte eine rege Arbeitsteilung, weswegen sich mitunter nicht einfach bestimmen lässt, wer an einem bestimmten Werk beteiligt war. Schätzungen gehen davon aus, dass dort 3.000 bis 5.000 Gemälde produziert wurden, von denen heute noch ca. 1.000 existieren. Von der Venus mit Amor als Honigdieb gibt es ungefähr 20 Ausführungen, von denen keine zwei identisch sind. Im Germanischen Nationalmuseum existiert noch ein weiteres Bild Cranachs mit demselben Thema (https://objektkatalog.gnm.de/wisski/navigate/17330/view"&gt;Gm1097</t>
+  </si>
+  <si>
+    <t>Stechzeug (W1316)</t>
+  </si>
+  <si>
+    <t>Krieg als Spiel
+Die Rüstungen erscheinen wehrhaft und funktional, waren für den Krieg jedoch völlig ungeeignet. Mit Eisenplatten von bis zu neun Millimetern sind sie viel zu schwer – in der Schlacht verwendete man wesentlich dünnere und leichtere Rüstungen. Zudem schränkte der fest verschraubte Helm die Sicht so ein, dass man einem Angriff von der Seite schutzlos ausgeliefert wäre. Die Zweikämpfe, für die diese Rüstungen geschaffen wurden, fanden vor großem Publikum statt. Sie waren speziell für den Reiterkampf im Turnier bestimmt.
+Turniere, die sich in Europa seit dem 12. Jahrhundert aus Wehrübungen der Ritter entwickelt hatten, wurden ab dem 13. Jahrhundert zu immer beliebteren Großevents. Gekämpft wurde nach festgelegten Regeln in unterschiedlichen Disziplinen. Ob zu Fuß oder zu Pferd, zu zweit oder als Gruppenkampf, für jede Form des Kampfes gab es die passende Spezialausrüstung.
+Zweikampf im Sattel
+Zu den beliebtesten Arten der Reiterspiele gehörte das Stechen, heute der Inbegriff des Ritterturniers. Hierbei preschten zwei Ritter zu Pferd mit der eingelegten Lanze aufeinander zu. Ziel war es, sie an Schild, Lanze oder Harnisch des Gegners zu brechen.
+Da die Angriffe ausschließlich von vorne kamen, war nur die Körpervorderseite gepanzert. Auch der Helm war auf Lanzenangriffe von vorne optimiert und senkte das Verletzungsrisiko enorm. Zusätzlich waren die Lanzen vorne abgestumpft und mit einem sogenannten Kröning versehen.
+Als Extremform des Stechens entwickelte sich fast zeitgleich das Rennen. Hier wurde mit scharfen Lanzen geritten und auch die Ausrüstung war leichter. Diese waghalsigen Zweikämpfe waren beim Publikum besonders beliebt.
+Städtischer Rüstungsverleih
+Nachdem die Nürnberger Patrizier von den Adelsturnieren im Umland ausgeschlossen worden waren, gründete die Stadt im 15. Jahrhundert ein eigenes Reiterspiel. Als „Gesellenstechen“ wurde es bis 1561 auf dem Hauptmarkt abgehalten. Anders als der Titel vermuten lässt, beteiligten sich vor allem Söhne der städtischen Oberschicht und nicht Handwerksgesellen an den Schaukämpfen. Um zu verhindern, dass sich jeder für teures Geld eine eigene Rüstung eigens für das Gesellenstechen zulegte, fand der Rat eine Lösung: Er ließ einen eigenen Bestand an Rüstungen anfertigen, die dann für das Turnier ausgeliehen werden konnten. Diese Grundausrüstung wurde dann mit einer individuellen Helmzier und einem Schild in den Farben der Familien ergänzt.
+&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Räderpferd (BA941)</t>
+  </si>
+  <si>
+    <t>Nachziehen und Reiten
+Das ungefähr 300 Jahre alte Räderpferd ist 76cm hoch und damit groß genug, dass ein Kind darauf platznehmen konnte. Die Bodenplatte hat mehrere Löcher, von denen das vorderste zum Festbinden einer Schnur diente. Das Pferd ist damit gleichzeitig ein Reit- und ein Nachziehspielzeug. Seine Proportionen unterscheiden sich stark von der Natur – die stämmigen Beine stehen in Kontrast zum zierlichen Kopf. Das Zaumzeug und die Mähne sind mit eingeritztem Dekor verziert: Neben Zacken und Fischgräten findet man links und rechts auch je eine Wirbelrosette.
+Identität trifft Ideologie
+Das GNM kaufte das Pferd 1903 von einem Antiquitätenhändler in Davos (Schweiz). Seinen ersten Standort im Museum hatte es in der „Klettgauer Bauernstube“, die die Kultur der deutsch-schweizerischen Grenzlandschaft wiedergeben sollte. Doch später wurde das Spielzeug aus diesem Kontext entfernt und als niederdeutsch bezeichnet. Es war eine willkommene Projektionsfläche für Deutschnationalisten, die darin ein Stück „ihrer“ Geschichte und Identität sahen. Die Verzierungen auf der Mähne bezeichneten sie ab den 1920er Jahren als Lebensrute und Sonnenwirbel, zwei Symbole, die auf germanischen Runen basieren sollen. Dieser Deutung folgte auch die Volkskunde in Zeiten des Nationalsozialismus.
+Naturwissenschaftlich betrachtet
+Erst das zufällige Entdecken eines ähnlichen Räderpferds aus dem Engadiner Museum in St. Moritz führte die Forschung auf eine entscheidende Spur. Das dortige Exemplar stammt, ebenso wie ein weiteres in Privatbesitz, aus dem Kanton Graubünden. 2014/15 führte das GNM eine dendrochronologische Untersuchung an seinem Pferd durch. Die Datierung der Holzprobe ergab, dass der jüngste Jahrring von 1696 stammt. Das Fichtenholz wuchs höchstwahrscheinlich in den Nordalpen (Schweiz). Die Zuschreibung als Graubündener Spielzeug aus der Zeit um 1700 war damit erstmalig gesichert. So konnte eine naturwissenschaftliche Methode dabei helfen, ideologisch geleitete Falschannahmen der Vergangenheit auszuräumen.</t>
+  </si>
+  <si>
+    <t>Die Hl. Maria Magdalena salbt Christus die Füße (Gm1463)</t>
+  </si>
+  <si>
+    <t>Die Gegenwart des biblischen Geschehens
+Das Bild vermittelt einen lebendigen Eindruck von einer Bürgerstube des 15. Jahrhunderts. Der Münchner Stadtmaler Gabriel Mälesskircher versetzt die Erzählung aus dem Neuen Testament in die spätmittelalterliche Gegenwart. Vertraute Dinge des täglichen Lebens sollten Gläubigen das biblische Geschehen näherbringen.
+Ursprünglich gehörte die Tafel vermutlich zu einem Marienretabel in der Klosterkirche Tegernsee. Sie zeigt Christus bei einem Gastmahl im Haus des Pharisäers Simon. Während des Essens tritt die Sünderin Maria Magdalena vor Christus, um ihn um Vergebung zu bitten. Als Geste ihrer Reue kniet sie vor ihm, trocknet mit ihren Haaren seine von ihren Tränen benetzten Füße und salbt sie (Lk 7, 36-50).
+Zu Gast in gutem Hause
+Der Raum, in dem sich die Szene abspielt, ist eine Bilderfindung des Malers. Dennoch enthält er viele Alltagsgegenstände eines wohlhabenden Haushalts. Das der Größe nach auf dem Wandbord aufgereihte Geschirr aus Messing war kostbar und diente gleichzeitig als Raumschmuck. Gleiches gilt für die Glasflaschen und Zinnkannen, die zum Trocknen mit geöffneten Deckeln verkehrt herum aufgehängt sind. Einen besonderen Luxus bot der danebenstehende Waschkasten. Bevor es fließendes Leitungswasser gab, diente er als Wassertank und -spender zugleich. Vor dem Essen konnte man sich mit dem aus dem Hahn laufenden Wasser die Hände waschen. Wahre Multifunktionsmöbel sind die Wendebänke um den Tisch. Ihre Rückenlehnen ließen sich umklappen, sodass man sich nach dem Essen von der anderen Seite auf sie setzen konnte – beispielsweise um näher an den warmen Ofen zu rücken.
+Mittelalterliche Tischkultur
+Den Mittelpunkt des Gastmahls bildet ein zubereiteter Fasan – auch damals schon eine seltene Delikatesse. Dazu wird weißes Brot gereicht, das vor allem in wohlhabenden Kreisen beliebt war. Als Besteck liegt auf dem weißen Tischtuch nur ein Messer. Gabeln gab es im Mittelalter noch nicht. Außerdem war es üblich, dass jeder sein eigenes Besteck mitbrachte. Bei Einladungen wurden – wie im Bild – nur Teller und Becher aufgedeckt.
+Ein Detail, das ebenfalls auffällt, ist der Fächer aus Pfauenfedern, den ein Diener hinter dem Tisch hochhält. Es handelt sich um ein sogenanntes Flabellum, einen Gegenstand aus dem kirchlichen Bereich. Er diente während der Messe oder bei Prozessionen der Kühlung und der Fliegenabwehr. Dass sich ein solches liturgisches Gerät in eine Bürgerstube verirrt, ist wohl als Hinweis auf den außergewöhnlichen Gast zu verstehen. 
+&amp;nbsp;</t>
+  </si>
+  <si>
     <t>Hl. Lukas malt die Madonna, Marter des hl. Sebastian; Hll. Katharina und Barbara (Außenseite) (Gm144)</t>
   </si>
   <si>
     <t>Ein Evangelist als Maler
 Der heilige Lukas sitzt an einer Staffelei und malt die Maria mit dem Jesuskind auf dem Arm. Sie sitzt an einem Kaminfeuer in einem Nebenraum, dessen Türöffnung die Szene wie ein Bild einrahmt. Die beiden Räume sind so angelegt, dass zwischen Maler und Modell kein Blickkontakt möglich ist. Dies ist als Hinweis zu verstehen, dass Lukas die Gottesmutter nicht leibhaftig vor sich hatte, sondern eine göttliche Erscheinung malte. Die Darstellung folgt damit mittelalterlichen Legenden, denen zufolge der heilige Lukas als Maler einer Reihe wundertätiger Marienbilder galt. So wurde der Evangelist zum Schutzpatron der Künstler. Deren Zünfte, die Lukasgilden, wurden nach ihm benannt.
 Spiel mit den Realitätsebenen
 Das Tafelgemälde, das Lukas auf seiner Staffelei mit Pinsel, Palette und Malstock vollendet, verweist mit seinem Goldgrund auf traditionelle Typen von Marienbildern. Damit ist auf die Lukasmadonnen angespielt, die man dem Heiligen zuschrieb und die man deshalb für authentische Bildnisse der Gottesmutter hielt. Anders als dieses kleine Bild im Bild folgt die Darstellung der gesamten Szene einer völlig anderen Art der Realitätswiedergabe. Der perspektivische Aufbau der Stuben erzeugt die Illusion von Raumtiefe. Das Fenster hinter Lukas gibt den Blick auf einen städtischen Platz frei. Durch die realitätsnahe Wiedergabe sollte das wundersame Geschehen in die damalige Gegenwart versetzt werden, um es so glaubwürdiger zu machen.
 Wandelbares Bildprogramm
 Das Bild gehörte zu den 20 Gemälden eines großen Flügelaltars in der Klosterkirche der Augustiner-Eremiten in Nürnberg. Dieser bestand aus einem nicht mehr erhaltenen, etwa 3 m hohen Skulpturenschrein mit zwei beweglichen Flügelpaaren und Standflügeln. Die beweglichen Flügel waren jeweils beidseitig bemalt und konnten gewandelt, d. h. auf- und zugeklappt, werden. So ergaben sich im Verlauf des kirchlichen Festkalenders immer neue Ansichten und Bildprogramme. Die Darstellung des heiligen Lukas als Maler war nur bei geöffneten Flügeln sichtbar. Zusammen mit den Skulpturen im Schrein und anderen Heiligenszenen wurde sie an besonderen Feiertagen gezeigt.
 Das 1487 vollendete Augustinerretabel gehörte zu den größten und bedeutendsten Werken der Nürnberger Malerei vor Albrecht Dürer. Großprojekte wie dieses waren nur im Zusammenspiel zahlreicher Mitarbeiter zu bewältigen. Das Retabel entstand in der Werkstatt von Hans Traut, die in der Kunstproduktion der Reichsstadt im späten 15. Jahrhundert markbestimmend war.
+&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Minerva (Pl.O.2493)</t>
+  </si>
+  <si>
+    <t>Beschützerin der Kunst
+Die römische Göttin Minerva – bei den Griechen bereits als Athene verehrt – galt in der antiken Mythologie als Hüterin des Wissens und Göttin der Weisheit. Darüber hinaus sprach man ihr auch Einfluss auf die Geschicke des Staates und die taktische Kriegsführung zu. Entsprechend wehrhaft ist sie hier mit einem prächtigen Federhelm, einem Schuppenpanzer und wadenhohen Stiefeln ausgerüstet. Ihr Schild ist mit dem Haupt der Medusa geschmückt, dessen Anblick der Sage nach alle Gegner zu Stein erstarren ließ.
+An der Hand führt sie einen Knaben, der vertrauensvoll zu ihr aufschaut. Mit dem Buch und einer Zeichenrolle unter dem Arm ist er als Verkörperung der Künste dargestellt. Weitgehend unbekleidet und wehrlos vertraut er sich der sicheren Führung der Schutzgöttin an.
+Die Leichtigkeit des Rokoko
+Die über drei Meter hohe Skulptur war eine von mindestens zwölf Darstellungen mythologischer Götter und Heroen im Park von Schloss Seehof bei Bamberg. Geschaffen hat sie der aus Böhmen stammende Bildhauer Ferdinand Tietz (1708-1777). Mit 28 Jahren war er nach Würzburg gekommen, wo er neben Arbeiten an der neuen Residenz auch kirchliche und bürgerliche Aufträge übernahm. Nach seiner Übersiedlung ins nahe gelegene Bamberg wurde er zum Hofbildhauer des dortigen Fürstbischofs. Tietz betrieb eine große Werkstatt mit fünf Gesellen und gilt als einer der bedeutendsten Bildhauer des süddeutschen Rokoko. Für den Zeitstil typisch sind die leichte, tänzerische Wendung des Körpers und die gebauschten, die Figur in weiten Bögen umspielenden Gewänder. 
+Garten der Götter
+Schloss Seehof war die Sommerresidenz der Bamberger Fürstbischöfe und diente vor allem als Jagdschloss. Die weitläufigen Parkanlagen, für die auch die Skulpturen geschaffen wurden, bildeten mit ihren Orangerien, Fontänen Alleen, Hecken und Terrassen ein besonderes Gartenkunstwerk. Sie waren nicht so sehr an französische Vorbilder angelehnt, die auf die Repräsentation absolutistischer Macht abzielten, sondern an die sehr viel intimer gestalteten Gärten italienischer Villen oder holländischer Anlagen. Der Garten lud ein zum Lustwandeln, zu Rückzug und Muße. Er konnte aber auch ein Ort der Repräsentation sein und bot dann die reizvolle Kulisse für Feste und Veranstaltungen. Eine Skulptur wie die der Minerva war Teil dieser Inszenierung. Als Schutzpatronin der Künste war sie ein Sinnbild der Kunst- und Wissenschaftsförderung der Bamberger Fürstbischöfe.
+&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Flett und Döns (BA4232)</t>
+  </si>
+  <si>
+    <t>Abbruch und musealer Aufbruch
+Die Anregung zur Präsentation einer „niedersächsische[n] Bauernstube“ ging im Februar 1897 von einem Bauinspektor in Niedersachsen aus. Er schrieb an das Germanische Nationalmuseum, dass eine solche Stube bis zu diesem Zeitpunkt in allen Museen fehlte. Entsprechende Objekte würden immer seltener, und die Museen in der Region hätten kein Interesse daran. Das GNM erwarb daraufhin eine große Anzahl von Holzbauteilen von abgebrochenen Bauernhöfen aus der Gegend von Diepholz. Mit ihnen sollten die Haupträume eines niedersächsischen Bauernhauses modellhaft nachgebaut werden. Schließlich wurde sogar ein ganzes Haus gekauft, um weitere Objekte für die museale Präsentation zu gewinnen. Die Anschaulichkeit ging so weit, dass die beiden ausgewählten Räume, nämlich Flett und Döns, von den Museumsbesucher*innen betreten werden konnten – und nach wie vor können.
+Flett
+Das typische niederdeutsche Hallenhaus ist oft in Zweiständerbauweise errichtet. Unter einem großen stroh- oder schilfgedeckten Dach sind die ausgedehnten Wirtschaftsräume und die im Verhältnis eher beengten Wohnräume vereint. Solche landwirtschaftlichen Bauten waren charakteristisch für weite Teile Norddeutschlands. Eine große Diele diente als Dreschstelle, Durch- und Futtergang sowie als Festsaal, seitlich befanden sich die Viehställe. An die Diele grenzte die Flett an, die heute allgemein als Herdraum bezeichnet wird. Mit der offenen Feuerstelle war dieser Raum das Zentrum menschlichen Zusammenlebens Die wandfesten Einrichtungsteile, Balken, Türen und die Butzen der Flett im GNM stammen aus verschiedenen Gebäuden der Kreise Diepholz und Vechta und gehören dem späten 16. bis zum 18. Jahrhundert an. Möbel und Hausrat sind zum Teil jünger.
+Der nicht originale hölzerne Funkenschirm über dem Herd hielt das Flugfeuer von der Balkendecke und dem leicht entflammbaren Dach fern. Er drängte zudem den Rauch durch die Türen der Abseiten aus dem Haus, denn einen Schornstein gab es hier nicht. Der Rauch konservierte Würste und Schinken, er schützte Getreide und Dach vor Ungeziefer, jedoch führte er oft zu Augenleiden. An dem schwenkbaren Wendebaum hängt ein höhenverstellbarer Kesselhaken, durch den der Abstand des Topfes zum Feuer und somit die Wärmezufuhr beim Kochen reguliert wurde.
+Döns
+Beiderseits des Herdraums befinden sich die Abseiten, links mit dem Essplatz, rechts mit dem Waschplatz einschließlich des Spülsteins. Die Rückwand des Herdraums dient als Brandmauer. Sie ist mit den in Norddeutschland weit verbreiteten niederländischen Fliesen geschmückt. Eine Tür führt vom Herdraum in die holzvertäfelte Döns. Diese Bezeichnung leitet sich von dem mittelalterlichen „durnitz“ ab, dem beheizbaren Raum auf Burgen. Die Döns wurde mit einem gusseisernen Hinterlader vom Flett aus beheizt und war folglich rauchfrei, eine wichtige Voraussetzung für die Ausdifferenzierung der Wohnbereiche. Ein wandfestes Bett, Butze oder Durk genannt, war sowohl vom Flett als auch von der Döns zugänglich und ermöglichte einen Überblick über beide Bereiche. Eine weitere Durk befindet sich an der Seitenwand der Döns. Die eingebauten Butzen stammen aus unterschiedlichen Häusern und wurden dem Ziel untergeordnet, im Museum eine idealtypische Situation zu vermitteln.</t>
+  </si>
+  <si>
+    <t>Automobil (LGA8760)</t>
+  </si>
+  <si>
+    <t>Von der Rennbahn ins Kinderzimmer
+Modern, ja fast futuristisch erscheint das Automobil-Spielzeug, das August Geigenberger 1903 entworfen hat (Entwurfszeichnung http://objektkatalog.gnm.de/objekt/LGA9847/1-7"&gt;LGA9847/3</t>
+  </si>
+  <si>
+    <t>Rhinocerus (Das Rhinozeros) (H5582)</t>
+  </si>
+  <si>
+    <t>Blind gezeichnet?
+Wie kommt ein deutscher Künstler des 16. Jahrhunderts dazu, ein Rhinozeros darzustellen? Exotische Tiere wie diese waren auf dem europäischen Kontinent weitgehend unbekannt. Tatsächlich hat Dürer das Nashorn, das er hier so detailgenau wiedergibt, nie selbst gesehen. Dennoch gibt er das Tier sehr lebensnah wieder. Der massige Körper ist über den kurzen, reptilienartigen Beinen mit einem wehrhaften Panzer geschützt. Buckel, Grate und warzenartige Erhebungen geben ihm Struktur. Mit einem Muster aus feinen Linien hält Dürer jede Erhebung, jede Vertiefung des Kopfes fest. Dazu gehören kleinste Details wie die feinen Haare an Kinn und Ohren, die Schrunden am Maul und die kleinen Zacken um das Horn auf seiner Nase. Woher wusste der Renaissancekünstler so genau, wie ein Nashorn aussieht?
+Ein ungewöhnliches Geschenk
+Das Panzernashorn, das Dürer so überzeugend darstellt, stammte aus Indien. Dort hatte es der portugiesische Gouverneur als diplomatisches Geschenk erhalten und an seinen König Manuel I. nach Portugal schicken lassen. Als das Tier am 20. Mai 1515 im Hafen von Lissabon eintraf, verbreitete sich die Nachricht wie ein Lauffeuer. Seit dem dritten Jahrhundert, als römische Herrscher die exotischen Tiere in Wildgehegen hielten, hatte es keine Nashörner mehr in Europa gegeben. Der in Lissabon tätige Buchdrucker, Verleger und Nachrichtenagent Valentin Ferdinand schickte sofort eine Nachricht an die Nürnberger Kaufmannschaft. Seinem ausführlichen Bericht fügte er auch eine heute nicht mehr erhaltene Skizze des Tiers bei. Sie diente Albrecht Dürer in Nürnberg als Vorlage für eine vorbereitende Federzeichnung. Nach ihr schuf er seinen berühmten Holzschnitt.
+Sensationslust
+Dürer kannte die durch Entdeckungsreisen und den Überseehandel befeuerte Sensationslust seiner Zeitgenossen. Über dem exotischen Tier gab er in der fünfzeiligen Inschrift Passagen aus Ferdinands Bericht wieder. Noch 1515 druckte er in seiner Werkstatt die erste Auflage des Flugblatts, aus der auch dieser Abzug stammt. Andere Künstler brachten eigene Versionen des Nashorns auf den Markt. Keine der Grafiken war so erfolgreich wie die von Dürer. Nach seinem Tod entstanden in den 1540er Jahren und gegen Ende des 16. Jahrhunderts weitere Auflagen. Man erkennt sie an der veränderten sechszeiligen Inschrift. Bis zur Mitte des 18. Jahrhunderts prägte Dürers Rhinozeros das Bild, das man hierzulande von diesem exotischen Tier hatte.</t>
+  </si>
+  <si>
+    <t>Deckelpokal mit Jagdmotiven (HG11167)</t>
+  </si>
+  <si>
+    <t>Die Jagd, ein fürstliches Vergnügen
+Die fürstliche Leidenschaft für das Jagen bestimmt das Bildprogramm dieses Pokals aus der Zeit um 1720. Auf der Schale, auch Cuppa genannt, und am Fuß des Pokals sind in flachem Relief Jagdszenen zu sehen. Der Schaft ist als Eichenstamm ausgebildet, und auch auf dem Deckelknauf steht eine Eiche mit belaubter Krone. Um den Baum herum spielt sich eine dramatische Szene mit mehreren Figuren ab: Zwei Jäger reiten auf eine Gruppe aus drei Hunden und einem gewaltigen Hirsch zu, der bereits zu Boden gegangen ist.
+Ein Geschenk für den sächsischen Kurprinzen?
+Die Jagd gehörte zum adligen Lebensstil. Besonders wichtig war die Parforcejagd, die Hetzjagd zu Pferde. Deutsche Fürsten übernahmen sie im 17. Jahrhundert nach französischem Vorbild. Um Jagderfolge gebührend zu feiern, wurden mitunter kostbare Pokale zur Erinnerung angefertigt. Die Cuppa weist am unteren Rand einen Wulstring auf. Darauf befinden sich abwechselnd das sächsisch-polnische Wappen und die Initialen des sächsischen Kurprinzen Friedrich August II. Er war ein passionierter Jäger und man kann annehmen, dass der Pokal aus seinem Besitz stammt. Sein Vater war August der Starke, der sächsische Kurfürst und polnische König.
+Kunsthandwerk am sächsischen Hof
+Der Jagdpokal besteht, wie die meisten ähnlichen Stücke, aus vergoldetem Silber. Er entstand wohl im Dunstkreis eines der prunkvollsten Höfe seiner Zeit. Entsprechend zeugt die Bearbeitung der Details von Stilsicherheit und der Beherrschung aller Techniken und Finessen der Goldschmiedekunst. Die größten Teile sind getrieben, die kleinteiligen Figuren gegossen. Der Pokal besitzt keine Silbermarken. Diese waren auch in Dresden Vorschrift, um die Qualität des kostbaren Silbers zu garantieren. Das Fehlen der Marken könnte darauf hindeuten, dass er von einem Hofkünstler gefertigt wurde. Einer der bedeutendsten Goldschmiede dieser Zeit war der für August den Starken arbeitende Johann Melchior Dinglinger, in dessen Umkreis der Pokal entstanden sein dürfte. Vor allem sein Bruder, Georg Christoph Dinglinger, stellte ähnliche Werke her. Vergleichbare Goldschmiedearbeiten von ihm finden sich im Grünen Gewölbe in Dresden. 
+&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Kästchen aus Holz, mit Eisenbeschlägen, innen bemalt (HG238)</t>
+  </si>
+  <si>
+    <t>Eine versteckte Botschaft
+Was einst in diesem Kästchen verwahrt wurde, ist heute nicht mehr bekannt. In solchen mit Eisenbeschlägen und Schlössern gesicherten Schatullen wurden im Mittelalter persönliche Wertgegenstände oder wichtige Urkunden aufbewahrt. Dass es sich beim Inhalt um Zeugnisse der Liebe handelte, lässt die Bildszene auf der Innenseite des Deckels vermuten. Doch könnte auch das Kästchen selbst eine Liebesgabe gewesen sein. 
+Die vier Figuren verkörpern verschiedene Facetten der idealen Liebe. Den Mittelpunkt bildet die weiß gekleidete Figur der Keuschheit. Mit ihrer Krone ist sie als herrschende Liebestugend erkennbar. Vor ihr kniet etwas kleiner die Tugend der Demut. Für sie ist die Frucht bestimmt, die mit einem Goldregen vom Himmel fällt. Ein diagonales Schriftband erläutert die Szene: „kunsthkeit schiket zu gnaden dimietikeit enpfächt" (Keuschheit lässt zu Gnaden kommen, Demut empfängt).
+Wahre Liebe
+Die weiblichen Tugenden Keuschheit und Demut werden flankiert von zwei männlichen Figuren. Links steht ein modisch gekleideter Jüngling. Sein geöffnetes Gewand entblößt ein rotes Herz, das mit den Worten "aer" (fern) und "nach" (nahe) eingefasst wird. Auf Stirn und Rocksaum sind die Worte "winter, sumer" (Winter, Sommer) und "Tod - lebe" (Tod, Leben) zu lesen. Dem linken Schriftband zufolge verkörpert der Mann die wahre Liebe, die alles - Entfernungen, Zeit und Sterblichkeit - überdauert.
+Die Schattenseite der Liebe
+Als Gegenstück steht rechts ein weitgehend unbekleideter Mann. Mit einer Peitsche geißelt er sich selbst. Die in die Riemen eingefügten Knoten sind beschriftet mit den Worten "weinen, will, sprich, tun" (ich weine, ich will, ich spreche, ich tue). Das rechte Schriftband lässt ihn seine Folter erklären: "ich bins der nakend bloss und warten der gnaden groß myden, lyden ist mein genoß" (Ich warte nackt und bloß auf Erbarmen, Meiden und Leiden sind meine Gefährten). Er verkörpert die andere Seite der Liebe: die Entblößungen, die man durch sie erfährt, und die Qualen, die sie bereiten kann, wenn sie unerfüllt bleibt. 
+Was einem hier vor Augen geführt wird, ist ein Lehrstück in mittelalterlicher Moral. Welche Bedeutung die Liebe für die Menschen damals hatte, welche Gefühle sich im wahren Leben mit ihr verbanden, lässt sich heute nicht mehr sagen. Klar ist jedoch, dass die Ideale weltlicher Liebe fest im christlichen Glauben und seinen Moralvorstellungen verankert waren.
+&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Stengelglas (LGA8439)</t>
+  </si>
+  <si>
+    <t>(Über-)natürliche Schönheit
+Das Stängelglas von 1896 erscheint so fragil und einzigartig wie eine echte Blüte. Es wurde in der Manufaktur der Tiffany Glass and Decorating Company in New York City produziert. Auf einer gewölbten Fußplatte steht ein dünner Stängel, der sich nach oben erweitert und in einen Blütenkelch übergeht. In den Bauch des Glases ist ein pfauenfederförmiger Farbverlauf eingearbeitet. Der geschwungene Blütenrand hat fünf Auswölbungen und ist mit oberflächlichen Rissen, sogenannten Craquelés, verziert. Das mundgeblasene Glas besticht durch seine komplexe Farbgebung und seine verspielte Form. Von antiken römischen Gläsern bezog der Firmengründer Louis Comfort Tiffany die Idee für die irisierende Oberflächenbehandlung. Den perlmuttartigen Glanz erzielte er durch Beimischung von Metallsalzen in die Glasschmelze.
+Handwerk und Einzelstück
+Auch wenn sein Unternehmen später noch weitere Luxusgüter produzierte, wurde Tiffany zunächst für seine Glasarbeiten weltberühmt. Dazu zählte nicht nur Trinkgeschirr, sondern vor allem Bleiglasfenster und -lampenschirme. Tiffanys Firma expandierte zwar rasant, jedoch war es ihm wichtig, dass seine Glaserzeugnisse handgemacht waren und auch so aussahen. Im Zeitalter der fortschreitenden Massenproduktion hatte die manuelle Fertigung einen luxuriösen und nostalgischen Touch. Tiffany prägte daher den Begriff „Favrile-Glas“ als Kennzeichen seiner Marke. Das Wort stammt von lateinisch „fabrilis“ ab und bedeutet handgemacht.
+Vom Malereistudenten zum Geschäftsmann
+Da Tiffany in eine reiche Familie geboren wurde, konnte er sich eine lange und intensive künstlerische Ausbildung leisten. Er unternahm ausgedehnte Reisen nach Europa und Nordafrika und studierte bei mehreren profilierten Landschaftsmalern. Erst nachdem er sein Glasunternehmen schon aufgebaut hatte, übernahm Tiffany auch noch den Juwelierbetrieb seines Vaters. Dadurch entstand ein Imperium, welches bis heute den Luxusgütermarkt prägt.</t>
+  </si>
+  <si>
+    <t>Der Scheinheilige (Mönch vor der Kirche) (Gm2455)</t>
+  </si>
+  <si>
+    <t>Spitzweg: der Scheinheilige
+Ein Mönch vor einer Kirche betet neben einer Mutter mit ihrem Kind – so der Anschein. Der zweite Blick offenbart die entblößte Schulter der Frau. Das weiße Hemd und das Licht betonen ihre nackte Haut. Carl Spitzweg war ein Meister der Anspielung und Doppeldeutigkeit. Verbirgt sich hinter der scheinbar idyllischen und harmonischen Szene also eine Kritik an der Doppelmoral der Kirche und ihrer Vertreter? Das gotische Gotteshaus ist nur mehr eine schöne und schmückende Ruine in einer romantisch verwilderten Landschaft. Der Mönch wird mit Wanderstock und Sack als umherziehender Wandermönch dargestellt. Wandermönche waren durch die Kirche längst verboten und galten in der Gesellschaft als Landstreicher und Schmarotzer. Mutter und Kind gleichen in Farbe der Kleidung und Haltung Darstellungen von Maria mit dem Jesuskind. Der abschweifende Blick des betenden Mönchs lässt all das zu einer theatralen Szene werden.
+Kritik und Gesellschaft
+Die Gesellschaft im Deutschland Mitte des 19. Jahrhunderts war von Unterdrückung und vom Rückzug aus der Öffentlichkeit geprägt. Ironie und Doppeldeutigkeit waren ein beliebtes Mittel, um die eigentliche Meinungsäußerung zu tarnen und der Zensur zu entgehen. Der in München lebende Spitzweg lieferte u.a. Zeichnungen für die humoristische Wochenschrift „Fliegende Blätter“. In Karikaturen, Gedichten und Erzählungen nahm er vor allem das deutsche (Klein-)Bürgertum aufs Korn. Eine immer wiederkehrende fiktive Figur war der Schulmeister Gottlieb Biedermaier. Von ihm leitet sich der spätere kulturgeschichtliche Begriff Biedermeier ab. Zu dieser geistigen Strömung wird heute auch die Malerei Spitzwegs gezählt.
+Das kleine Format
+Die Bildwelten Spitzwegs sind wie ein ironischer Kommentar zu der im 19. Jahrhundert beliebten Historienmalerei. Während in dieser Ereignisse aus Religion und Geschichte übernatürlich groß und verherrlichend dargestellt wurden, bot Spitzweg in seinen kleinformatigen Werken Einblicke in die Mitte der Gesellschaft. Wie in seinen zahlreichen Landschaftsbildern ist der Mensch bei ihm häufig verhältnismäßig klein dargestellt und wirkt wie Beiwerk, was seine Bedeutung in der Welt in Frage stellt. Als Spitzwegs Bilder entstanden, war die Industrialisierung bereits in vollem Gange und Fabriken mit qualmenden Schornsteinen wuchsen wie Pilze aus der Landschaft. Spitzwegs Darstellungen von idyllischer Natur und heiler Welt boten somit auch einen Rückzug aus der Realität. Sein scharfer und kritischer Blick auf Mensch und Gesellschaft verleiht den kleinformatigen Ölgemälden somit eine innere Größe. In Spitzwegs Kunst spiegelt sich eine vom Fortschritt mitgerissene und teils erschütterte Gesellschaft, indem Sehnsüchte und Enttäuschung in idyllischer Eintracht ineinander übergehen.</t>
+  </si>
+  <si>
+    <t>Toilettenservice aus 53 Einzelteilen mit Futteral (HG4885)</t>
+  </si>
+  <si>
+    <t>Luxus aus Augsburg
+Das ungewöhnlich große Service besteht aus 53 Teilen und umfasst Toilettengarnitur, Schreibzeug und Frühstücksgeschirr – kurzum alles, was eine Dame aus bestem Hause um 1700 im Laufe des Tages benötigte. Gemeinsam ist allen Teilen die besonders kostbare und fragile Verbindung von Achatelementen und vergoldetem Silber. Alles konnte platzsparend in dem eleganten Koffer aus rotem Leder verstaut oder transportiert werden. Allerdings spricht der gute Erhaltungszustand vieler solcher Service dafür, dass sie selten oder gar nicht benutzt wurden und Statussymbole der wohlhabendsten Kreise waren. Bräutigame schenkten sie oft ihrer Braut als Morgengabe.
+Die Silberfassungen wurden Ende des 17. Jahrhunderts vom Goldschmied Tobias Baur aus Augsburg angefertigt, dessen Marke „TB“ auf viele der Einzelstücke gestempelt ist. Die Augsburger Goldschmiede hatten bei der Produktion dieser Luxuserzeugnisse eine nahezu monopolartige Stellung in Nordeuropa.
+Morgendliche Repräsentation
+Während der Morgentoilette nahm man das Frühstück ein und empfing Besuch, ganz nach dem Vorbild des französischen Hofs. Die frühesten Service dieser Art entstanden entsprechend auch in Frankreich. Dieses Service beinhaltet eine Glocke, mit der man nach dem Personal klingelte, Kerzenständer und eine Lichtputzschere zum Kürzen von Kerzendochten, Kanne und Gießbecken für erfrischendes Wasser, Spiegel, Frisier- und Schminkzubehör. Schreibgeräte und Handstempel durften ebenso wenig fehlen wie Utensilien zum Genuss der morgendlichen Suppe oder des neuen Modegetränks Tee.
+Bewunderung und Spott
+Die aufwendige Morgentoilette war eines der Distinktionsmerkmale des Adels. Der katholische Prediger Abraham a Sancta Clara erzählt uns um 1700 (nicht ohne moralisierende Hintergedanken) von der Bedeutung der weiblichen Toilette: „Die Dame […] schläfft darauf am Sonntag bis gegen 10 Uhr, dann setzt sie sich zu dem Nacht-Tisch vor dem Spiegel, zwinget die Haare durch Pomade in die Höhe, putzt, stutzt, ziert, schminkt sich, umsteckt sich mit kostbaren Haar- und Zitternadeln; es glänzet alles von Schmück, Silber und Gold …“ Das Ritual zog aber bald auch Spott auf sich, weil es als überzogen wahrgenommen wurde.&amp;nbsp;
+&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Kopf in Schwarz und Grün (Gm1671)</t>
+  </si>
+  <si>
+    <t>Ein intensiver Blick
+Alexej von Jawlensky malte das Bild „Kopf in Schwarz und Grün“ vermutlich im Jahr 1913. Die Datierung vermerkte er jedoch erst nachträglich. Ein länglicher Kopf mit großen Augen füllt die gesamte Bildhöhe aus. Das schematische Gesicht ist in Blaugrün-, Rosa und Rottönen gehalten, der Hintergrund ist dunkelblau und schwarz. Stellenweise schaut die braune Malpappe hervor. Durch kräftige Umrisslinien verlieh Jawlensky den Gesichtszügen eine Intensität, die an urzeitliche Bilder oder christlich-orthodoxe Ikonen erinnert.
+Farbiges Leuchten
+Von 1902 bis 1908 setzte Jawlensky sich intensiv mit der Pariser Avantgarde auseinander und entwickelte daraufhin seinen eigenen Stil. Wichtige Einflüsse waren für ihn die Kunst von Paul Signac, Vincent van Gogh, Paul Cézanne und Paul Gauguin. Jawlensky wurde außerdem angeregt vom „Cloisonnisme“ (frz. cloisonner: abtrennen), den der Künstler Emile Bernard mitentwickelt hatte. Dieser Stil sollte einen ähnlichen Effekt erzielen wie Kirchenfenster, deren schwarze Bleifassungen dem farbigen Leuchten der Glasstücke Tiefe verleihen. Wie viele andere Künstler seiner Zeit versuchte Jawlensky seine künstlerischen Anliegen theoretisch zu untermauern. Der damals in Malerkreisen häufig gebrauchte Begriff „Synthese“ bedeutete für ihn Formverknappung und Vereinfachung mittels Konturierung.
+München und die Avantgarde
+Während seiner künstlerischen Ausbildung in Sankt Petersburg war Jawlensky unter anderem Schüler Marianne von Werefkins. Die beiden lebten ab 1896 zusammen in München und entwickelten eine künstlerisch fruchtbare Freundschaft mit Gabriele Münter und Wassily Kandinsky. 1909 war Jawlensky Mitbegründer der „Neuen Künstlervereinigung München“, von der sich zwei Jahre später ohne seine Beteiligung die Gruppe „Blauer Reiter“ abspaltete. Jawlenskys Münchener Schaffensperiode wurde jäh durch den Beginn des Ersten Weltkriegs im Jahr 1914 unterbrochen. Alle russischen Staatsbürger hatten das Deutsche Reich binnen 48 Stunden zu verlassen, weswegen er Zuflucht in der Schweiz suchte. Erst 1921 kehrte er nach Deutschland zurück.</t>
+  </si>
+  <si>
+    <t>Vase (LGA5637)</t>
+  </si>
+  <si>
+    <t>Elegante Schlichtheit
+Auf den ersten Blick besticht die Keramik-Vase durch ihre Schlichtheit, ihre leuchtend kobaltblaue Farbe und ihre elegante Knospenform. Sie entstand um 1870 in der Pariser Werkstatt von Théodore Deck. Über dem Standring geht die zylindrische Vase in lange blattartige Gebilde über, zwischen denen ein niedriger Hals sitzt. Erst bei genauerer Betrachtung fallen zwei Ornamentbänder auf: Über dem Standring liegen Wellen und um den Hals ein Rautenmuster. In der blauglasierten Bodenfläche ist die Marke TH DECK eingepresst.
+Erneuerer der Keramik
+Joseph-Théodore Deck (1823–1891) war zunächst Lehrling in Straßburg. Auf seiner Wanderschaft kam er nach Österreich und nach Preußen. 1856 eröffnete er zusammen mit seinem Bruder in Paris eine Werkstatt für dekorative Keramik. Er gilt als Erneuerer der Fayence-Erzeugung, wobei er alte Techniken mit modernen Verfahren neu entwickelte. Seine Erkenntnisse veröffentlichte er 1887 in dem Buch „La Faïence“, welches zu einem Standardwerk seines Genres wurde. Auch die vorliegende Vase ist eine Fayence. Man bezeichnet damit Keramik, deren gelblicher oder rötlicher Scherben mit einer zinnoxidhaltigen, deckenden Glasur überzogen ist. Oft war die Glasur weiß und man bemalte sie mit blauen Motiven – aber nicht immer, wie dieses Beispiel zeigt.
+Weltweite Inspiration
+1862 zeigte Deck erstmals islamischen Dekor auf seinen Erzeugnissen. Gleichzeitig erforschte und perfektionierte er die dazugehörigen Handwerkstechniken. Von der Japan-Begeisterung der 1870er Jahre ließ er sich ebenso wie die meisten europäischen Kunstschaffenden anstecken. Im darauffolgenden Jahrzehnt erkundete er dann die chinesische Keramiktradition. Bei der vorliegenden Vase ist nur ein vager außereuropäischer Einfluss zu erkennen. Im Vergleich dazu waren andere Stücke Decks wesentlich komplexer und virtuoser. Seine Werkstatt stellte auf mehreren Weltausstellungen aus und erzielte dort große Erfolge. Auf der Pariser Weltausstellung von 1878 erwarb das Bayerische Gewerbemuseum die dargestellte Vase für seine Lehrsammlung.</t>
+  </si>
+  <si>
+    <t>Klappsonnenuhr (WI28)</t>
+  </si>
+  <si>
+    <t>Die Zeit im Gepäck
+Zu der Zeit, als diese Klappsonnenuhr hergestellt wurde, waren mechanische Räderuhren bereits weit verbreitet. An Kirchtürmen und städtischen Rathäusern gaben sie den Takt des öffentlichen Lebens vor. Trotzdem blieben die zuvor für die Zeitmessung verwendeten Sonnenuhren weiterhin in Gebrauch. Vor allem auf Reisen waren solche leichten und gut transportablen Klappsonnenuhren unentbehrliche Begleiter. Der eingebaute Kompass half bei der für die Zeitbestimmung nötigen Nord-Süd-Ausrichtung. 
+Klappbare Reise-Sonnenuhren wurden in Nürnberg seit dem späten 15. Jahrhundert hergestellt. Die Reichsstadt war weit über ihre Grenzen für die Qualität der hier produzierten wissenschaftlichen Geräte bekannt. Taschensonnenuhren waren ein gefragter Exportartikel des Nürnberger Fernhandels.
+Andere Orte – andere Zeiten
+Mobile Zeitmessung auf Reisen brachte ein Problem mit sich: Je nach Breitengrad war der Stand der Sonne ein anderer. Sonnenuhren hatten feste Ziffernblätter, die jeweils nur an einem bestimmten Ort ihre Gültigkeit hatten. Was man leicht verändern konnte, war die Lage des „Zeigers“. Bei solchen Klappsonnenuhren war das ein sogenannter Polfaden, der zwischen Boden und Deckel aufgespannt war, und dessen Schatten die Zeit auf dem Ziffernblatt markierte. Dessen oberes Ende konnte man an verschiedenen Punkten fixieren.
+Üblicherweise enthielten Sonnenuhren ein Verzeichnis der Polhöhen für die wichtigsten europäischen Städte. Bei dieser Klappsonnenuhr wird der Deckel zur „Benutzeroberfläche“: Auf der Landkarte, die auf ihm abgebildet ist, konnte man seinen Standort bestimmen und den Polfaden durch die entsprechende Öffnung auf der Mittelachse ziehen. Bei geöffneter Uhr konnte man dann innen die für diesen Breitengrad gültige Uhrzeit ablesen. 
+Die Karte
+Der Hersteller dieser Sonnenuhr war aller Wahrscheinlichkeit nach Erhard Etzlaub, einer der bedeutendsten Nürnberger Instrumentenbauer seiner Zeit. Bereits 1500 hatte er eine Landkarte entworfen, die vor allem Pilgern im Heiligen Jahr die Hauptwege quer durch Europa nach Rom aufzeigte. Auch die Landkarte auf dem Deckel der Sonnenuhr hatte offenbar vor allem pilgernde Christen im Blick. Sie ist, wie damals üblich, nach Süden ausgerichtet und reicht von Skandinavien bis nach Afrika. Neben Rom und Santiago de Compostela ist am linken oberen Rand auf Höhe des 30. Breitengrads „Mons Sinai“ eingezeichnet. Das am Berg Sinai gelegene Katharinenkloster war ein weiteres wichtiges Pilgerziel des Mittelalters.
+&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Bildteppich mit der Minneallegorie und Spielszenen, so genannter Spieleteppich (Gew668)</t>
+  </si>
+  <si>
+    <t>Die Kunst der Minne
+Eine Gartenlandschaft wird zur Spielwiese einer ausgelassenen, in Gruppen arrangierten Hofgesellschaft. Dass das bunte Treiben einen erotischen Hintergrund hat, lässt schon ihre Aufmachung erkennen: Die figurbetont-modische Kleidung der jungen Männer ist ebenso aufreizend wie die tiefen Kleiderdekolletés der Hofdamen. Ihre Spiele folgen den Gesetzen der Minne. Darunter versteht man das an den Höfen des Hochmittelalters zur Kunstform entwickelte Liebeswerben um eine begehrte Frau. 
+Spielarten der Liebe
+Dargestellt sind einige heute noch bekannte Spiele, wie Fangen oder Blindekuh. Aber auch längst vergessene Spiele sind zu sehen: Die linke obere Gruppe vergnügt sich beim „Main Chaude“. Hierbei muss ein Mann mit geschlossenen Augen erraten, wer ihm die Hand auf das Gesäß legt. Direkt darunter treten ein Höfling und eine Edeldame zur sogenannten „Quintaine“ an. In dieser Abwandlung des ritterlichen Lanzenstechens versuchen sich die Gegner durch einen Stoß mit dem Fuß zu Fall zu bringen. Beobachtet wird das heiter-frivole Geschicklichkeitsspiel von der Minnekönigin höchstpersönlich. Ganz rechts macht der Minnestrick einen Höfling zum gefesselten Liebesopfer. Nur die verehrte Dame kann ihn befreien. Im Zentrum des Bildteppichs steht die Minneburg. Sie ist das Sinnbild für die begehrte Frau, die es – wie eine Festung – durch die Minne zu erobern gilt.
+Ein höfisches Thema?
+Ob der Teppich für den privaten oder öffentlichen Raum hergestellt wurde, ist nicht überliefert. Zwei Wappen am rechten Rand verweisen auf die angesehene Tuchhändlerfamilie Diel in Speyer, die diesen Teppich offenbar in Auftrag gegeben hatte. Als Ratgeber der Pfälzer Kurfürsten war ihr der repräsentative Gebrauch von Wandteppichen am Heidelberger Hof geläufig. Großformatige Wandteppiche im häuslichen Bereich waren bis ins 16. Jahrhundert überwiegend dem Adel und der städtischen Oberschicht vorbehalten. Dass ein bürgerlicher Auftraggeber sich ausgerechnet für ein höfisches Motiv wie die Minne entscheidet, ist bemerkenswert. Offenbar wollte die Familie Diel als reiche Tuchhändler durch die Wahl des Themas auch ihr Standesbewusstsein zum Ausdruck bringen.
+&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Schaube (Z1354)</t>
+  </si>
+  <si>
+    <t>Hans-Sachs-Verehrung im 19. Jahrhundert
+Der Nürnberger Hans Sachs (1494–1576) war ein Schuster und der bekannteste aller Meistersinger. Er erfuhr im 19. Jahrhundert große Verehrung. Ein wichtiger Grund war das historistische Interesse am Mittelalter, in Zuge dessen Nürnberg seine Blütezeit um 1500 glorifizierte. Das eindrucksvolle, wenn auch historisch nicht korrekte Kostüm wurde beim jährlichen Handwerkerzug getragen. Ab 1826 feierten die Nürnberger das Nationalfest, den Vorgänger des heutigen Volksfests. Zu Pferderennen, Schießübungen und Ähnlichem kam ab 1832 ein Handwerkerzug mit historischen Kostümen dazu. In Anwesenheit des bayerischen Königspaares vertrat 1833 erstmals ein als Hans Sachs verkleideter Darsteller die Nürnberger Schuhmacher. Der Festzug fand 1832 bis 1842 jährlich statt, pausierte dann, und wurde wieder 1853 bis 1868 abgehalten. Danach kamen die Kostüme ins Germanische Nationalmuseum.
+Kostümhistorische Inspiration
+Das Gewand des berühmten Schusterpoeten besteht aus einer entgegen historischer Praxis ärmellosen, pelzbesetzten Mantel, Schaube genannt (http://objektkatalog.gnm.de/objekt/ZI1354"&gt;Z1354http://objektkatalog.gnm.de/objekt/ZI1359"&gt;Z1359http://objektkatalog.gnm.de/objekt/ZI1363"&gt;Z1363</t>
+  </si>
+  <si>
+    <t>Torquetum (WI33)</t>
+  </si>
+  <si>
+    <t>Absolute Präzision
+Ein Torquetum wurde zur Vermessung der Welt und des Himmels genutzt. Es zeigt modellhaft die Lage von Horizont und Äquator und dient zur Bestimmung des Sonnenstands - und damit der Zeit. Man verwendete Torqueten auch zur Berechnung von Längen, Höhen und Breiten. Dadurch ließen sich Sternpositionen genau bestimmen, man konnte aber auch die Höhe von Bergen oder Bauwerken ermitteln. Daneben wurde es, wie die meisten astronomischen Geräte, für astrologische Berechnungen eingesetzt.
+Seinen Namen verdankt das Torquetum seinen drehbaren Scheiben, Zeigern und Bogenstücken – „torquere“ ist das lateinische Wort für „drehen“. Für das reibungslose Zusammenspiel der dreidimensional angeordneten Bestandteile ist äußerste Präzision gefragt. Dies gilt sowohl für die Bearbeitung des Metalls als auch für die eingravierten Maßsysteme zum Ablesen der Werte.
+Bilderkosmos
+Entworfen hat dieses Torquetum der damals europaweit bekannte Mathematiker und Astronom Johannes Praetorius. Was vor allem ins Auge fällt, ist die kunstvolle Ausgestaltung des von vier kleinen Löwen getragenen Instruments. Das Messing wurde mit unterschiedlichen handwerklichen Techniken bearbeitet und vergoldet. Neben den feinen, rein funktionalen Skalen sind alle Flächen vollständig mit bildlichen Darstellungen bedeckt. Dazu gehören unter anderem Themen der Bibel und ein Jahreszeiten-Zyklus, aber auch Männer bei Vermessungsarbeiten mit unterschiedlichen Instrumenten. Als Vorlagen nutzte der namentlich nicht bekannte Graveur W.W. wissenschaftliche Bücher und Serien von Stichen.
+Bürgerliche Kunstkammer
+In Auftrag gegeben wurde das Torquetum vom Nürnberger Arzt Melchior Ayrer. Es könnte ihm in seiner medizinischen Praxis zur Ermittlung günstiger Zeitpunkte für bestimmte Heilbehandlungen und Eingriffe gedient haben. Vor allem war es ein sehr repräsentatives Objekt. Ayrer hatte es bei Praetorius zusammen mit anderen, ebenso kunstvoll gestalteten wissenschaftliche Instrumenten in Auftrag gegeben. Selbstbewusst ließ er sein Familienwappen neben der Signatur von Praetorius anbringen.
+Mit seiner kostbaren Instrumentensammlung konnte sich der Arzt selbst mit adligen Machthabern messen: Die bei Praetorius in Auftrag gegebenen Stücke haben die Qualität vergleichbarer Instrumente in der Kunstkammer des Kurfürsten August von Sachsen. Einige Geräte von Praetorius besaß der Kurfürst sogar in fast identischer Ausführung.
+&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Plakat "AEG Drahtlampe" (PLA12)</t>
+  </si>
+  <si>
+    <t>Klare Botschaft
+Ein Plakatentwurf, der durch seine radikale Einfachheit überzeugte: Mit diesem Motiv gewann der junge Plakatkünstler Jupp Wiertz 1916 den dritten Preis eines von der AEG ausgelobten Wettbewerbs. Zuvor hatte das Elektrounternehmen noch ganz in kaiserzeitlicher Tradition mit der Göttin des Lichts für seine Glühbirnen geworben. Unter dem Produktdesigner Peter Behrens, seit 1907 künstlerischer Berater der AEG, änderte das Unternehmen seine Werbestrategie. Jupp Wiertz entsprach ganz den Vorstellungen von Peter Behrens, der Plakate forderte, „deren Klarheit die technische Form des beworbenen Artikels spiegeln.“ Sein Entwurf reduziert die Werbebotschaft allein auf das Produkt – eine nackte Glühbirne in ihrer ganzen Strahlkraft – und den Namen des Herstellers.
+Im Licht einer neuen Zeit
+Glühlampen waren zu Beginn des 20. Jahrhunderts noch nicht sehr verbreitet - in Berlin hatten weniger als zehn Prozent der Haushalte überhaupt einen Stromanschluss. Zur Zimmerbeleuchtung nutzte man Petroleumlampen oder Gaslicht. Die fest mit der häuslichen Gasversorgung verbundenen Decken- und Wandlampen waren jedoch wartungsintensiv und rochen oft unangenehm. Als der Engländer Thomas Alva Edison 1881 die elektrische Glühbirne auf den Markt brachte, erkannte der Berliner Ingenieur Emil Rathenau sofort deren Zukunftsfähigkeit. Er erwarb die Patente für Deutschland und gründete die Deutsche Edison-Gesellschaft, um die neuen Glühlampen zu produzieren. 1888 ging aus dem Unternehmen die Allgemeine Electricitäts-Gesellschaft, kurz AEG, hervor.
+Modernes Marketing
+Mit dem Siegeszug des elektrischen Lichts drängten zahllose Konkurrenzprodukte auf den Markt. Bald schon gab es eine verwirrende Vielfalt von Glühbirnen, die helleres Licht, geringeren Stromverbrauch oder eine längere Brenndauer versprachen. Um sich durchzusetzen war eine gute Markenpolitik gefragt. Peter Behrens setzte ganz auf die Überzeugungskraft eines modernen Erscheinungsbildes. Mit seinem alle Firmenbereiche umfassenden „AEG-Stil“ prägte er das, was wir heute als Corporate Identity kennen: Er gestaltete die verschiedenen Produkte und die Werbung des Unternehmens, aber auch Fabrikgebäude, Ausstellungs- und Verkaufsräume. Den Plakatentwurf von Jupp Wiertz und die anderen prämierten Plakatentwürfe nutzte er jedoch nicht. Stattdessen waren sie eine Woche lang im Verwaltungsgebäude der AEG ausgestellt und wurden in der Fachzeitschrift „Das Plakat“ veröffentlicht.</t>
+  </si>
+  <si>
+    <t>Kachelofen (A503)</t>
+  </si>
+  <si>
+    <t>Eine Heizung als Schauobjekt
+Kachelöfen sind eine Erfindung des Mittelalters. Spätestens im 15. Jahrhundert setzten sie sich als neue Form der Raumheizung durch. Sie waren Teil der Innenausstattung von Wohnstuben und offiziellen Räumen und dienten gleicher­maßen dem Raumschmuck als auch der Repräsentation. Entsprechend kunstvoll ist meist ihre Gestaltung, wie bei diesem Ofen: Fast vollständig ist er aus glasierten Kacheln in leuchtenden Farben aufgebaut. Auf den Figurenfeldern erkennt man verschiedene Apostel, die Wappen verweisen auf den Würzburger Bischof Lorenz von Bibra, Würzburger Domherren, die Stadt Ochsenfurt und fränkische Adelsfamilien.
+Die Bildmotive geben einen Hinweis auf die Herkunft des Kachelofens. Er stammt aus dem ehemaligen Amtshaus des Würzburger Domkapitels in Ochsenfurt, dem heutigen Rathaus. Damals verband sich kirchliche und weltliche Macht an diesem Ort, denn die Mitglieder des Domkapitels hatten gleichzeitig die Herrschaft über die Stadt inne. Auch wenn einige der Kacheln später ergänzt wurden, ist ein solcher, fast vollständig erhaltener Kachelofen aus dieser frühen Zeit eine Seltenheit. 
+Der Luxus von Wärme
+Kachelöfen hielten zunächst Einzug in die Häuser der Oberschicht, in Adelsresidenzen, Klöster, Rat- und Kaufmannshäuser. Sie waren vor allem in den mittelalterlichen Städten verbreitet, bis sie mehr und mehr auch die Bauernstuben der ländlichen Gegenden erreichten.
+Mit ihrer langanhaltenden Wärme bedeuteten Kachelöfen eine erhebliche Verbesserung der Wohnqualität. Zuvor nutzte man zum Heizen fast ausschließlich offene Kamine. Diese leiteten einen Großteil der Wärme ungenutzt durch den Schornstein ab, zudem zog ihr Rauch oft in die Stuben. Ein Kachelofen dagegen ist so konstruiert, dass der Rauch lange in der Heizkammer gehalten wird, bevor er auf der Rückseite durch die Wand in Küche oder Flur geleitet wird. Die oft mit Modeln hergestellten Kacheln hatten auch eine praktische Funktion: Die plastisch gestalteten Schmuckreliefs vergrößerten die Oberfläche, so dass der Ofen deutlich mehr Wärme nach außen abgab.
+Brandschutz
+Die geschlossene Konstruktion von Kachelöfen hatte vor allem in den eng bebauten Städten noch einen weiteren Vorteil. Jede offene Feuerstelle im Haus erhöhte die Gefahr eines Wohnungsbrandes, der schnell zum Flächenbrand werden konnte. In den winkligen Gassen mit ihren meist aus Holz konstruierten Häusern verbreitete sich Feuer in Windeseile. Die Einführung von Kachelöfen reduzierte diese Gefahr erheblich und trug zur Sicherheit der Bewohner bei.</t>
+  </si>
+  <si>
+    <t>Gotischer Waschkasten (HG3448)</t>
+  </si>
+  <si>
+    <t>Ein Vorläufer des Waschbeckens
+Im Spätmittelalter führten die Bedürfnisse des aufstrebenden Bürgertums in den Städten zur Entwicklung neuer Möbelgattungen. Dazu gehört auch der Waschkasten. Er brachte „fließendes“ Wasser in die Stuben, lange bevor es Wasserleitungen in den Wohnhäusern gab. Denn damals musste jeder Liter, den man trank, zum Kochen, Putzen oder für die eigene Hygiene verwendete, von einem der vielen öffentlichen Brunnen geholt werden. Waschkästen machten die Nutzung des Wassers in den Wohnungen deutlich komfortabler, da sie ganz ähnlich funktionierten wie heutige Waschbecken.
+Mit Hilfe der Schwerkraft
+Der obere Teil des Waschkastens dient dabei als Wasserspeicher. Hinter der kleinen Tür ist ein Behälter eingebaut, der mit Brunnenwasser gefüllt wurde. Drehte man den Hahn darunter auf, lief frisches Wasser in ein Metallbecken und man konnte sich bequem die Hände waschen. Das Abwasser floss in einen Auffangbehälter im unteren Teil des Schranks. Von dort musste es dann wieder entsorgt werden.
+Ein Luxus der Reichen
+Waschkästen gab es zunächst nur in wohlhabenden Häusern. Meist standen sie in der Stube, in der auch gegessen wurde. Das Händewaschen war ein wichtiger Teil der Tischhygiene. Da Gabeln damals noch nicht zum Essbesteck gehörten, aß man mit Messer und Löffel – und mit den Händen. Zeitgenössische „Tischzuchten“, Anweisungen zum rechten Verhalten, forderten daher eine gründliche Reinigung der Hände vor und nach dem Essen.
+&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Clara Zetkin (Pl.O.3424)</t>
+  </si>
+  <si>
+    <t>Ein familiäres Bildnis?
+Selbstbewusst richtet diese Frau ihren Blick nach vorn. Eine Inschrift auf der Rückseite der Gipsbüste verrät, dass sie die Frauenrechtlerin und Sozialistin Clara Zetkin im Jahr 1901 darstellt. Das ebenfalls sichtbare Monogramm „K. K.“ konnte bisher niemandem zugeordnet werden, jedoch dürfte der Porträtkopf im Umkreis des Malers Georg Friedrich Zundel entstanden sein. Zundel war der zweite Ehemann Zetkins. Er war bekannt für idealisierende Bildnisse von Arbeiter*innen. Die unregelmäßige, „impressionistische“ Oberfläche der Büste passt zu dem Stil, den Zundel und sein Umkreis pflegten. Um 1900 plante er eine eigene kleine Familiengalerie. Es ist nicht auszuschließen, dass dieser Porträtkopf dazugehörte. Arbeitsspuren, die im Gips stehen gelassen sind, sprechen für eine intime und persönliche Wiedergabe der Dargestellten.
+Leben für den Sozialismus
+Clara Zetkin war ab 1878 in der Sozialistischen Arbeiterpartei (SAP) und ab 1890 in der Sozialdemokratischen Partei Deutschlands (SPD) tätig. Gemeinsam mit ihrem Ehemann lebte sie in großbürgerlichen Verhältnissen am Rande Stuttgarts. Im Lauf ihrer politischen Karriere „radikalisierte“ Zetkin sich. Ihr pazifistisches Engagement galt in den 1910er Jahren als subversiv und leitete ihren Bruch mit der SPD ein. 1918 schloss Zetkin sich der neugegründeten Kommunistischen Partei Deutschlands (KPD) an, für die sie bis zum Ende der Weimarer Republik Mitglied des Reichstags war.
+Der Internationale Frauentag
+Wenngleich Zetkin sich stark für das Frauenwahlrecht einsetzte, relativierte sie einige feministische Forderungen. Ihrer Ansicht nach werde der Sozialismus eine klassenlose Gesellschaft schaffen, ohne dass Frauenrechte unabhängig davon eingefordert werden müssten. Trotz dieser Ansicht schlug sie 1910 gemeinsam mit Käte Duncker einen Internationalen Frauentag vor, für den der 8. März wenige Jahre später zum festen Datum wurde. Die Nationalsozialisten schafften den Tag umgehend ab. Clara Zetkin ging ins russische Exil, wo sie bald darauf starb. 1977 beschloss die Generalversammlung der Vereinten Nationen, den Internationalen Frauentag erneut am 8. März zu begehen, um das Erbe emanzipatorischer Bewegungen zu würdigen.</t>
+  </si>
+  <si>
+    <t>Goldhut (Vb8007)</t>
+  </si>
+  <si>
+    <t>Ein Jahrhundertfund
+Der Goldhut entstand vor ungefähr 3000 Jahren, in der späten Bronzezeit. Er kam 1953 im Wald bei den Ortschaften Ezelsdorf und Buch beim Roden von Baumstümpfen ans Tageslicht, wurde dabei jedoch in viele kleine Einzelteile zerhackt. Nachdem der sensationelle Rang des Fundes vom Germanischen Nationalmuseum erkannt worden war, konnten die Fragmente einer aufwändigen Restaurierung im Römisch-Germanischen Zentralmuseum in Mainz zusammengefügt werden. Ursprünglich hatte der Hut wohl auch eine breite Krempe, von der jedoch nur ein kleines Fragment gefunden wurde.
+Handwerk der Bronzezeit
+Die technische Perfektion des Huts ist herausragend. Er wurde mit dem Hammer aus einem einzigen Goldstück herausgetrieben. Nur 310 Gramm wiegt der Kegel. Seine Wandung ist so dünn wie Papier. Er ist bis in die Spitze mit Zierbändern aus unterschiedlichen Ornamenten versehen, darunter Kreise, Räder, mandelförmige Buckel und kleine quergestreifte Kegel – sie stellen wohl den Hut selbst in Miniaturformat dar. Mehr als 20 verschiedene Stempel und sechs Rollstempel wurden für die Punzierung verwendet. Diesen Stil kennen wir von in Westeuropa verbreiteten goldenen Scheiben und Schalen aus der Bronzezeit, die als Vergleichstücke zur Datierung herangezogen werden. Es gibt heute nur drei vergleichbare Kegelhüte aus Gold, die in Museen in Speyer, Berlin und Saint-Germain-en-Laye nahe Paris zu sehen sind. Die Verbreitung der Fundorte dieser und anderer zeremonieller Fundstücke über ganz Europa belegt einen weiträumigen Austausch von technischem Know-how und Glaubensvorstellungen in der Bronzezeit.
+Kult der Sonne?
+Das Material und die vielen Scheibenmotive sind Hinweise auf einen bronzezeitlichen Sonnenkult. Höchstwahrscheinlich trug eine hochgestellte Persönlichkeit die prächtige Kopfbedeckung bei zeremoniellen kultischen Anlässen. Der Goldhut wurde wohl vergraben, als die damit verbundenen religiösen Vorstellungen erloschen. Für den Nürnberger Goldhut und ein weiteres Exemplar in Speyer gilt außerdem, dass sie scheinbar senkrecht im Boden vergraben wurden.
+&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Bildnis des Bamberger Domherrn und Subdiakons Georg Graf von Löwenstein (Gm128)</t>
+  </si>
+  <si>
+    <t>Ein individuelles Bildnis
+Das Bildnis des Grafen Georg von Löwenstein ist eines der frühesten erhaltenen Porträts eines deutschen Malers. In verblüffender Naturtreue erfasst es die individuellen Züge des greisen Klerikers. Die gealterte Haut, das schütter werdende Haar und die an der Schläfe hervortretende Ader wurden vom Maler genauestens beobachtet und mit feinem Pinselstrich wiedergegeben. Der so lebensnah dargestellte Georg von Löwenstein stammte aus einer fränkischen Adelsfamilie und war ein einflussreicher Domherr in Bamberg.
+Blickwechsel
+Zu dem Porträt gehörte ursprünglich ein zweites Gemälde, das sich heute im Kunstmuseum Basel befindet. Es zeigt Christus als Schmerzensmann mit den Wundmalen seiner Kreuzigung. Die beiden Tafeln waren durch Scharniere zu einem aufklappbaren Bildpaar verbunden, einem sogenannten Diptychon. Öffnete man sie, traten Christusdarstellung und Porträt in direkte Beziehung: Georg von Löwenstein, der beim Lesen in seinem Gebetbuch inne zu halten scheint, richtet seinen Blick direkt auf den Erlöser. Durch die Gegenüberstellung hat er den Gegenstand seiner inneren Betrachtungen gleichsam vor Augen. Der Schmerzensmann wurde im Mittelalter als Verkörperung von Gottes Barmherzigkeit interpretiert. Mit ihm verbunden ist die Hoffnung der Menschen auf ein gnädiges Urteil über die Seele nach dem Tod. Deshalb wird vermutet, dass Löwenstein das Bildnis anlässlich seiner Testamentssetzung 1456 in Auftrag gab.
+Eine neue Bildgattung entsteht
+Seit der zweiten Hälfte des 14. Jahrhundert finden sich in der Malerei Europas die ersten eigenständigen Porträts. Die frühesten überlieferten Beispiele zeigen ausschließlich Angehörige des Hochadels. Im 15. Jahrhundert ließen sich dann zunehmend auch Angehörige des niederen Adels, des Klerus und der städtischen Oberschicht im Porträt darstellen. Ihr Bedürfnis war es, der eigenen Person Bedeutung zu verleihen und ein Andenken zu sichern. Häufig standen diese Bildnisse in einem religiösen Zusammenhang. Bei dem Bildnis Löwensteins wird dies durch die Gegenüberstellung mit Christus deutlich.
+Hans Pleydenwurff kam mit seiner detailgenauen Wiedergabe dem Wunsch nach persönlicher Repräsentation entgegen. Die entscheidenden Anregungen für den realistischen Malstil des Löwenstein-Bildnisses hat er wohl direkt in den Niederlanden erworben. Seine Werkstatt übernahm später Michael Wolgemut, der wiederum zum Lehrer von Albrecht Dürer wurde.
+&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Thurgauer Bauernstube (BA4238)</t>
+  </si>
+  <si>
+    <t>Jagd nach dem Altertum
+Das Germanische Nationalmuseum versteht sich maßgeblich als Museum für den deutschsprachigen Raum. Als um 1900 der Trakt mit den sogenannten Bauernstuben eingerichtet wurde, war es daher naheliegend, dass auch ein Zimmer aus der deutschsprachigen Schweiz gezeigt wurde. Museumsleute und Freunde historistischer Lebenswelten machten damals regelrecht Jagd auf derartige Getäfer, wie die Wandvertäfelungen in der Schweiz heißen. Die dortigen Museumsdirektoren und Denkmalpfleger zeigten sich besorgt angesichts des lebhaften Verkaufs dieser Altertümer ins Ausland. Die Rubrik „Schweizerische Altertümer im In- und Auslande“ in den Jahresberichten des Schweizerischen Landesmuseums, informierte eigens über den Verbleib wichtiger Objekte. Dazu zählte auch die nach Nürnberg gelangte „Stube“ aus dem Klettgau. Laut einem Schreiben des damaligen Direktors Gustav Bezold stammte sie aus „Gunterswyl oberhalb Ermatingen“, heute ein Ortsteil der Gemeinde Wäldi im Kanton Thurgau.
+Modernisierung und Erinnerung
+Aus dem Kanton Thurgau stammen aber letztlich nur die Zimmerdecke und die Wandvertäfelung mit dem integrierten, 1666 datierten Büfett. Alle anderen Einrichtungsgegenstände sind aus anderen Orten und aus unterschiedlichen Zeiten, obwohl sie alle gemeinsam in dieser Zusammenstellung seit über einem Jahrhundert zur visuellen Vorstellung der Region beitragen. Das Museum konnte die Einbauten über einen Landwirt, Gemischtwaren- und Antiquitätenhändler aus Jestetten an der Schweizer Grenze erwerben, der bereits seit August 1898 verschiedene Objekte nach Nürnberg geliefert hatte. Im November des Jahres wies er die Museumsmitarbeiter darauf hin, dass es ihm endlich gelungen sei, „in einem schlichten Bauernhause in der Nähe v. Konstanz, ein prachtvolles Zimmergetäfel ausfindig zu machen.“ Vor allem lenkte er den Blick auf das reich geschnitzte Büffet „von hervorragender Schönheit“. Einziger Makel der Objekte war aus seiner Sicht ihre Übermalung mit weißer Ölfarbe. Doch diese war seinen Beobachtungen gemäß bei den meisten Wandvertäfelungen inzwischen üblich. Der Besitzer der angebotenen Bauteile wünschte ihren schnellen Ausbau, da er modernisieren und eine neue Vertäfelung einbauen lassen wollte. Dieser Wunsch kam dem Museum sehr entgegen, konnte es doch auf diese Weise seine Sammlung erweitern. Die weiße Farbe wurde im Museum entfernt.
+&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Maria und Elisabeth, Gefangennahme Christi (Außenseite) aus der Frauenkirche, Nürnberg (Gm1087)</t>
+  </si>
+  <si>
+    <t>Nur scheinbar alltäglich
+Eine solche Darstellung von Maria und Elisabeth mit ihren Kindern bei der häuslichen Arbeit ist ein sehr ungewöhnliches Thema in der Kunst. Die Gottesmutter mit dem aufgeklappten Buch auf dem Schoß hält eine Spindel in der Hand. Elisabeth wickelt das goldene Garn auf eine Haspel. Zu ihren Füßen sitzen ihre Kinder. Jesus hält in der ausgestreckten Hand einen Löffel mit Brei. Beide umfassen den Stiel einer Pfanne, Johannes der Täufer wendet sich mit einem Schriftband an seine Mutter Elisabeth: „Sichin mu(o)ter ihesus tu(o)t mir“ (Sieh hin, Mutter, was Jesus mir tut). Hinter dieser Szene versteckt sich eine theologische Aussage: So, wie Jesus Johannes von dem Brei gibt, versorgt er auch die Menschheit mit Seelennahrung. Das vordergründig alltägliche Geschehen hat also eine tiefere religiöse Bedeutung und betont zugleich die menschliche Natur des Gottessohnes.
+Ein Altar zu Ehren der Jungfrau
+Die Tafel gehörte zu einem Flügel des monumentalen Marienretabels vom Hochaltar der Nürnberger Frauenkirche. In geöffnetem Zustand waren neben der Darstellung von Maria und Elisabeth drei weitere Szenen aus dem Marienleben vor feierlichem Goldgrund zu sehen. Die Rückseite der Tafel, die die Gefangennahme Christi zeigt, war zusammen mit anderen Darstellungen des Leidenswegs Christi bei geschlossenen Altarflügeln sichtbar.
+Anspielungen auf den Reliquienschatz
+Die Marienszenen stehen in unmittelbarem Zusammenhang mit dem Reliquienschatz der Frauenkirche. Zu ihm gehörten hochkarätige Marienreliquien, wie der goldene Gürtel der Jungfrau, den Kaiser Karl IV. der Kirche geschenkt hatte. Unter den Reliquien befanden sich auch Überreste des Garns, das Maria der Legende nach für den Vorhang des Tempels in Jerusalem gesponnen haben soll. Im Bild ist beides im realen Leben Mariens verortet. 
+Bei kunsttechnologischen Untersuchungen fanden sich unter der Goldschicht hinter Maria und Elisabeth Spuren eines dunkelblauen Vorhangs. Dieser spielte auf eine weitere Marienreliquie der Frauenkirche an, „ein stucklein eins portleins“, wie es in einer Beschreibung von 1442 heißt. Gemeint ist die Borte des Tempelvorhangs, die Maria selber gewirkt haben soll. Wenn an Festtagen der Altar geöffnet und der Reliquienschatz in der Kirche ausgestellt war, dann machte die Wechselbeziehung von Bildern und Reliquien das Heilsgeschehen unmittelbar anschaulich.
+&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Klappsonnenuhr (WI1856)</t>
+  </si>
+  <si>
+    <t>Ideale Reisebegleiter
+Sonnenuhren verwendete man bereits in der Antike zur Zeitmessung. Für gewöhnlich sind sie fest an einem Ort installiert, da ihr Ziffernblatt jeweils nur für einen bestimmten Breitengrad ausgelegt ist. Im 15. Jahrhundert wurde die mobile Klappsonnenuhr erfunden. Obwohl es zu der Zeit bereits mechanische Räderuhren gab, waren diese Taschen-Sonnenuhren ihnen in mancher Hinsicht überlegen: Sie waren klein, leicht und nicht so störanfällig wie die durch Räderwerke betriebenen Uhren. Daher waren Klappsonnenuhren besonders bei Reisenden beliebt und verbreiteten sich in ganz Europa.
+Die Tücken der mobilen Zeitmessung
+Anstelle eines starren Zeigers haben Klappsonnenuhren einen sogenannten Polfaden, der sich beim Öffnen aufspannt. Er dient als Schattenwerfer auf dem kreisförmigen Ziffernblatt. In die Bodenplatte dieser Uhr ist außerdem ein Kompass eingelassen. Er ist wichtig für die genaue Ausrichtung des Polfadens parallel zur Erdachse. Im Deckel befindet sich eine Tageslängenanzeige. Sie gibt die für die Sonnenuhr so wichtigen Lichtstunden pro Tag an, die Monate sind mit den entsprechenden Tierkreiszeichen versehen.
+Die größte Schwierigkeit der mobilen Zeitmessung ergibt sich aus den unterschiedlichen Sonnenständen an verschiedenen Orten. Bei einer solchen Klappsonnenuhr gleicht man diese geografischen Unterschiede aus, indem man den Winkel des Polfadens verändert. Im Deckel der Uhr ist daher eine Liste der wichtigsten europäischen Handelsstädte mit ihrem jeweiligen Breitengrad eingraviert. Auf der Mittelachse konnte man den Polfaden im entsprechenden Bohrloch neben dem Breitengrad fixieren. Damit war die Uhr auf die richtige Ortszeit „eingestellt“. 
+Eine Dynastie von Uhrenmachern
+Vor allem Nürnberg und Augsburg entwickelten sich im 16. Jahrhundert zu bekannten Produktionsstätten von Klappsonnenuhren. In Nürnberg war die Familie Reinmann mit Meistern in mehreren Generationen als Kompass- und Instrumentenbauer tätig. Paulus Reinmann war einer der wenigen, die Sonnenuhren aus verschiedenen Werkstoffen – Holz, Metall und Elfenbein – herstellte. Seine Klappsonnenuhren waren unter Liebhabern weit über die Landesgrenzen hinweg begehrt. Seine Signatur auf dem Gehäuse kann als Qualitätsgarantie verstanden werden.
+&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Prunkschreibtisch (HG9018)</t>
+  </si>
+  <si>
+    <t>Statussymbol Schreibtisch
+Barocke Prunkschreibtische aus dem 18. Jahrhundert sind beeindruckende Kunstwerke. Eleganz und Funktionalität vereinend, zeichnen sich die luxuriösen Möbelstücke durch kunstvolle und komplexe Dekorationstechniken und edle Materialien aus. Als Schreib- und Arbeitsfläche wurden sie zwar vorwiegend in Privaträumen aufgestellt und genutzt, fungierten aber zugleich als Statussymbol, indem sie den Stand und vor allem den Reichtum seiner Besitzer zur Schau stellten.
+Auftrag und Ausführung
+Ein Kunstschreiner der Spitzenklasse, der die komplizierte Dekoration in Boulle-Technik beherrschte, war Ferdinand Plitzner (1678–1724). Nach seiner Ausbildung in der Ansbacher Hofschreinerei war er in Wien und Würzburg tätig und fertigte den Prunkschreibtisch schließlich um 1715/20 an. Als Materialien verwendete er Eiche und Kiefer sowie Schildplatt, Horn, Messing, Zinn, Kupfer, Perlmutt und verschiedene Hölzer für die Einlegearbeiten. Der Auftraggeber des luxuriösen Möbelstücks ist unbekannt, zählte aber mit hoher Wahrscheinlichkeit zum europäischen Adel.
+Die Boulle-Technik
+Bei der im frühen 18. Jahrhundert besonders beliebten Dekorationsform in https://youtu.be/Z_uswK3f4S4?si=cHf6l0IKN9AoibW1"&gt;Boulle-Technik</t>
+  </si>
+  <si>
+    <t>Meisterstück der Nürnberger Brillenmacher (Z45)</t>
+  </si>
+  <si>
+    <t>Höchste Präzision
+Brillen wurden im späten 13. Jahrhundert in Norditalien erfunden und verbreiteten sich im 14. und 15. Jahrhundert in ganz Europa. Die Brillenmacher mussten ihr Handwerk mit größter Präzision beherrschen und dies bei der Meisterprüfung auch beweisen. Der Nürnberger Lienhardt Fraischlich legte dieses Meisterstück am 5. Juni 1613 vor. Wie alle seine Kollegen musste er innerhalb einer Woche ohne Hilfe zwei baugleiche, komplex dekorierte Bügelbrillen aus Horn anfertigen – eine http://objektkatalog.gnm.de/objekt/Z45_2"&gt;grünehttp://objektkatalog.gnm.de/objekt/Z45_1"&gt;rote</t>
+  </si>
+  <si>
+    <t>Hammerflügel (MIR1097)</t>
+  </si>
+  <si>
+    <t>Made in Augsburg
+Die Idee, Saiten durch einen Hammer anzuschlagen, statt diese wie beim Cembalo durch einen Federkiel anzuzupfen, wurde um 1700 in Italien entwickelt. Den entscheidenden Schritt zur Durchsetzung dieser neuen Technologie machte Johann Andreas Stein aus Augsburg, einer der wichtigsten Klavierbauer der Musikgeschichte. Er erfand eine Flügelmechanik, die mit sehr wenigen Bauteilen auskommt, leicht zu warten ist und äußerst sensibel auf den Anschlag des Spielers reagiert. Aufgrund ihrer verschiedenen Bauteile trägt sie heute den Namen „Prellzungenmechanik“. Mit seiner Erfindung begründete Stein die berühmte Wiener Klavierbautradition, da seine Mechanik dort aufgenommen und weiterentwickelt wurde. 
+Piano und Forte 
+Die Erfindung des Klaviers in Florenz um 1700 war eine kleine Revolution, nicht nur, weil dadurch der Hammer den Federkiel beim Saitenanschlag ersetzte. Die neuartige Mechanik ermöglichte es, erstmals die Lautstärke allein durch entsprechenden Druck auf die Taste zu regulieren. Register wie beim Cembalo waren nun nicht mehr nötig. Das neue stufenlose Spiel von leise und laut – italienisch „piano e forte“ – war Namensgeber für das Pianoforte, oder kurz: Piano. Wenngleich heute vor allem historische Flügel als Hammerflügel bezeichnet werden, hat das Alter des Instruments auf diese Bezeichnung keinen Einfluss. Auch der moderne Konzertflügel ist technisch betrachtet ein Hammerflügel.
+Mozart klingt
+Äußerlich unterscheiden sich die frühen Hammerflügel allerdings deutlich von modernen Instrumenten. Statt auf drei, stehen sie meist auf vier oder fünf Beinen. Die heute so typische Lyra mit den Fußpedalen gab es noch nicht. Die Funktion des heutigen rechten Pedals, die Aufhebung der Dämpfung, existierte aber durchaus. Sie wurde durch zwei mit den Knien zu bedienende Hebel unter der Klaviatur betätigt. Ebenfalls augenfällig ist die filigrane, dünnwandige Bauweise. Noch gab es keine Metallstreben oder schwere eiserne Gussplatten über dem Resonanzboden, wie sie der tonnenschwere Saitenzug moderner Flügel erforderlich macht. Dementsprechend waren die frühen Flügel viel leiser als heutige Instrumente. Von Wolfgang Amadeus Mozart wissen wir, dass er die Instrumente aus der Werkstatt Steins sehr schätzte. Zu seiner Zeit galten sie als das Beste, was an Flügeln zu bekommen war.
+&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Der Trinker (Selbstbildnis) / Der Absithtrinker (Gm1667)</t>
+  </si>
+  <si>
+    <t>Kriegsausbruch
+Nach dem Ende des Ersten Weltkriegs schrieb Ernst Ludwig Kirchner an einen Bekannten: „Das Bild ist 1914 in Berlin entstanden, als Tag und Nacht die schreienden Militärzüge unter meinem Fenster vorbeifuhren“. Der Ausbruch des Ersten Weltkrieges war für Kirchner ein Schock. Er befand sich mit seiner Freundin Erna Schilling auf der Insel Fehmarn und wurde bei der vorzeitigen Rückkehr nach Berlin aufgrund der wachsenden Spionageangst irrtümlich zweimal festgenommen – dies, so kommentierte er später, „gab uns einen Vorgeschmack auf Krieg“. Kirchner hatte panische Angst vor Uniformierten, ging nur nachts aus dem Haus, betäubte sich mit Alkohol.
+Der Außenseiter
+Die Gestaltung von Kirchners Atelier spiegelt seine Distanz zur wilhelminischen Gesellschaft wieder. Der opulente Morgenmantel und der ornamentale Teppich erinnern noch an bessere Zeiten mit antibürgerlichen Festen. Nun stehen sie im Kontrast zu der düsteren Stimmung des Bildes. Das große Absinthglas erlaubt mehrere Deutungen. Vorrangig zeigt es, dass der Trinker sich betäuben möchte. Das Gefäß könnte aber auch den Kelch Christi symbolisieren. Kurz vor der Kreuzigung bat Christus im Garten Gethsemane seinen Vater darum, er solle „diesen Kelch“ – das Todesopfer – an ihm vorübergehen lassen. Vielleicht steht der Kelch also auch für Kirchners Todesangst, ausgelöst durch den Kriegsausbruch.
+Kunst in Krisenzeiten
+Trotz aller Sorgen meldete Kirchner sich freiwillig zum Kriegseinsatz. Im Frühjahr 1915 wurde er Rekrut, ertrug den Drill aber nur wenige Monate. Die Nachrichten vom Tod mehrerer Freunde trafen ihn schwer. Der Künstler verfiel in eine tiefe Krise. Seine Alkoholkrankheit erschwerte die Situation zusätzlich, sodass er schließlich nicht an die Front geschickt, sondern in ein Sanatorium verlegt wurde. 1916 schrieb Kirchner: „Schwerer als alles andere lastet der Druck des Krieges und die überhandnehmende Oberflächlichkeit. Ich habe immer den Eindruck eines blutigen Karnevals (...). Trotzdem versuche ich (…) aus dem Verworrenen ein Bild der Zeit zu schaffen, was ja meine Aufgabe ist.“</t>
+  </si>
+  <si>
+    <t>Apostel Bartholomäus (Pl.O.232)</t>
+  </si>
+  <si>
+    <t>Botschafter des Glaubens
+Bartholomäus ist einer der zwölf Jünger, die Jesus zu Aposteln ernannte und sie mit der Verbreitung der christlichen Glaubensbotschaft beauftragte. Die Tonfigur gehört zu einer Serie von zwölf sitzenden Aposteln, von denen sich heute sechs in der Sammlung des GNM befinden. Ursprünglich hielt Bartholomäus ein Messer in seiner rechten Hand, ein Verweis auf sein Martyrium. Auch die anderen Apostel waren anhand solcher für sie jeweils typischen Attribute zu erkennen. Doch obwohl die meisten dieser Erkennungszeichen verloren gegangen sind, charakterisieren Körperhaltung und Gesichtszüge sie als unterschiedliche Persönlichkeiten.
+Die Kunst der Modellierung
+Bemerkenswert ist der üppige Faltenwurf seines Gewands. Der namentlich nicht bekannte Künstler wandte dabei eine besondere Technik an: Die gleichmäßige Wandstärke lässt erkennen, dass er mit ausgewalzten Tonplatten arbeitete, die er zu einer Hohlfigur zusammenfügte. Offenbar stabilisierte er sie mit einer Hand von innen, während er die äußere Form mit einem Modellierholz herausarbeitete. 
+Ursprünglich waren die Apostel farbig gestaltet. Drei weitere Figuren der Zwölfergruppe, die heute noch in der Nürnberger Jakobskirche erhalten sind, geben einen Eindruck von dieser Bemalung. Bei den Aposteln im GNM wurde die Farbfassung dagegen Ende des 19. Jahrhunderts abgelaugt. Dadurch lassen sich bestimmte Details des komplizierten Herstellungs­verfahrens besser erkennen. So deuten die kleinen Löcher an den Seiten der Köpfe auf eine Stütze hin, mit der diese beim Trocknen und Brennen stabilisiert wurden.
+Von allen Seiten schön
+Die zwölf Tonfiguren, die um 1420 in Nürnberg geschaffen wurden, sind sowohl technisch als auch künstlerisch von herausragender Qualität. Wahrscheinlich waren sie für einen Johannesaltar in der Lorenzkirche bestimmt, der an der Schwelle zum Chorraum stand. Die Apostelfiguren sind auf allen Seiten mit höchster Sorgfalt ausgearbeitet. Vermutlich ließ sich die Rückwand dieses Altaraufsatzes aufklappen, so dass zumindest zeitweise auch die Rückseiten der Tonapostel sichtbar waren.
+&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Prunkeinband des Codex Aureus Epternacensis (KG1138)</t>
+  </si>
+  <si>
+    <t>Erst der Einband, dann das Buch
+Der Prunkeinband entstand mehrere Jahrzehnte bevor das dazu gehörige Buch überhaupt geschaffen wurde. Gestiftet hatten ihn Kaiserin Theophanu und ihr minderjähriger Sohn Otto in die Abtei Echternach bei Trier. Hier entstand um 1030 auch die Handschrift dafür, der berühmte Codex Aureus. Das „goldene Buch“ ist eine Evangelienschrift, deren Bezeichnung wörtlich zu verstehen ist: Die Mönche der Abtei Echternach schrieben sie mit Goldtinte auf purpurfarbene Seiten. Das reich bebilderte Manuskript ist eine der bedeutendsten und wertvollsten Handschriften des frühen Mittelalters. Es wird heute getrennt vom Bucheinband in der Bibliothek des GNM aufbewahrt, um beide Werke optimal bewahren zu können (http://dlib.gnm.de/item/Hs156142"&gt;Hs. 156142).
+Höchste Handwerkskunst
+Der kostbare Buchdeckel wurde in Trier bei einer der führenden Goldschmiede­werkstätten der Zeit in Auftrag gegeben. Diese war vor allem bekannt für ihre besondere Technik der Emailkunst, das sogenannte Zellenschmelz-Verfahren: Dünne aufgelötete Goldstege bildeten ein Muster, in das jeweils eine Masse aus geschmolzenem Glas in verschiedenen Farben eingefüllt wurde. 
+Die Elfenbeintafel im Zentrum war zumindest teilweise farbig bemalt und vergoldet. Sie enthält eine frühe Darstellung der Kreuzigung Christi. Von rechts reicht der römische Soldat Stephaton Christus einen angefeuchteten Essigschwamm; Longinus fügt Christus später mit einer Lanze die Seitenwunde zu. Kreuzigungsdarstellungen gewannen in den folgenden Jahrhunderten immer mehr an Bedeutung und gehörten im Spätmittelalter zu den am häufigsten dargestellten Bildthemen.
+Ein Kind als Stifter
+Um die Elfenbeintafel herum ist eine ganze Reihe von feinen, heute nur schwer erkennbaren Figuren in das dünne Goldblech des Deckels getrieben. Darunter befinden sich Maria und Heilige, die mit der Abtei Echternach verbunden sind, sowie Symboltiere der Evangelisten und Personifikationen der vier Paradiesflüsse. Sie versinnbildlichen die Ausbreitung des Evangeliums in alle vier Himmelsrichtungen.
+In Gestalt aufrechtstehender Stifterfiguren präsentieren sich Kaiserin Theophanu und ihr Sohn gleichrangig zwischen den Heiligen. Sie betonen damit die enge Verbindung von Herrscherhaus und Kirche. Die Inschrift neben dem minderjährigen Thronfolger ermöglicht auch eine ungefähre Datierung: Den Titel „Otto III.“ erhielt er 983, als er im Alter von drei Jahren zum deutschen König gekrönt wurde. Der Einband muss also danach, spätestens aber im Todesjahr von Theophanu 991 entstanden sein.
+&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Johann Wolfgang von Goethe (Pl.O.3423)</t>
+  </si>
+  <si>
+    <t>Die Challenge
+Mit nur vierundzwanzig Jahren wurde Johann Wolfgang von Goethe mit den „Leiden des jungen Werthers“ 1774 europaweit berühmt. Nur wenige Jahre später begannen Bildhauer Büsten des Schriftstellers anzufertigen – in späterer Zeit auch Christian Daniel Rauch und Christian Friedrich Tieck. Im Rahmen eines freundschaftlichen Wettstreits arbeiteten sie 1820 parallel an einer Goethe-Büste. Dafür durften die beiden Goethe in Jena besuchen, wo sie jeweils einen Abdruck einer bereits 1807 abgenommenen Lebendmaske Goethes sowie Modelle aus Ton herstellten. Die Gipsfassung – heute im Besitz des GNM – entstand wohl im nächsten Arbeitsschritt. Sie befand sich ursprünglich in Rauchs Berliner Werkstatt und diente vermutlich als Vorlage für die eigentliche Marmorbüste.
+Unikat und Masse
+Diese Gipsbüste war nicht das fertige Kunstwerk Rauchs, sondern lediglich ein Werkstattzwischenschritt. Die glatte Lackoberfläche ermöglichte Abgüsse mit weichen Massen wie Gips. Punkte, Kreise und Löcher weisen zudem auf eine Vervielfältigung mittels Punktiergerät in Stein oder Marmor hin. Jedes Exemplar wurde per Hand und teilweise mit unterschiedlichen Techniken angefertigt, wodurch Übertragungsfehler und individuelle Merkmale entstanden. Obwohl es eine Vielzahl dieser Repliken gibt, ist doch jede ein Unikat.
+„Dichtung und Wahrheit“
+Unter den zahlreichen Goethe-Bildnissen und Denkmälern erlangte die Büste von Rauch eine dauerhafte Wertschätzung. Er wählte für seine Goethe-Büste die antike Darstellungsform der Herme, ein Kopfbildnis auf einer rechteckigen, pfeilerartigen Basis. Klassisch antike und idealisierende Merkmale wie das volle und lockige Haar, die stark ausgeprägte Stirn sowie der muskulöse nackte Oberkörper – Goethe war zum Zeitpunkt der Entstehung bereits 70 Jahre alt – werden mit realistischen, lebensnahen Darstellungen von Augen, Nase und Mund verbunden. Eine Darstellungsform, die nicht nur beim antikebegeisterten Goethe höchstpersönlich für Wohlgefallen sorgte. So entstanden aufgrund der hohen Nachfrage zahlreiche Repliken dieser Büste in Gips oder Marmor, die heute in verschiedenen Museen zu sehen sind, auch im http://objektkatalog.gnm.de/objekt/Pl.O.3431"&gt;GNM.</t>
+  </si>
+  <si>
+    <t>Haubenschachtel (BA1353)</t>
+  </si>
+  <si>
+    <t>Vom Machen der Schachteln
+Unter Schachteln verstand man bis weit ins 19. Jahrhundert hinein ausschließlich solche massenweise produzierten Behältnisse aus Holzspänen. Hergestellt wurden sie in Regionen mit reichem Nadelbaumbestand wie dem Thüringer Wald, Böhmen und Oberbayern, wo Berchtesgaden ein Zentrum des Schachtelmacherhandwerks war. 
+Ein schmales, dünnes Holzbrett wurde zunächst lange in Wasser eingeweicht. Der Span ließ sich danach biegen und um einen hölzernen Formstock legen. Anschließend entfernte der Handwerker den Formstock und trocknete die gebogene Zarge am Ofen. Diese wurde verleimt und meistens mit einer gespaltenen Weidenrute zusammengenäht, wie dies auch hier der Fall ist. Deckel und Boden bestanden meist aus astfreiem Tannenholz. Viele Schachteln blieben unbemalt, gerade wenn sie dem Handel oder zum Transport dienten. Doch diese sind im Museum viel seltener überliefert als die von sogenannten Schachtelmalern aufwändig bemalten Exemplare. 
+Handel mit dem Höfischen
+Solche Behältnisse wurden teilweise von Verlegern über Messen wie in Braunschweig oder Leipzig vertrieben. Ein Knotenpunkt der Distribution war auch Nürnberg, wo besonders viele Waren aus Thüringen und Berchtesgaden gehandelt wurden. In die Haushalte gelangten die Stücke vielfach über Wanderhändler.
+Auf dem Deckel ist ein höfisches Paar aus der Zeit um 1780 dargestellt. Der Herr, der sich vor der Dame verbeugt, trägt einen roten Rock, eine Kniebundhose und einen Dreispitz. Die Dame kleidet eine Haube, ein Schultertuch (Fichu) und ein langes Kleid. Farblich abgestimmte Blumen und ein Baum bilden einen landschaftlichen Hintergrund. Über dem Paar steht geschrieben: „Mein Herz in mir / Theil ich mit dir“. Derartige (Liebes-)Paare und ähnliche Sprüche bildeten ein besonders beliebtes Sujet auf den meist ovalen Spanschachteln. 
+In Liebe und Erinnerung
+Bei solchen Schachteln handelte es sich um Liebesgaben in der Tradition mittelalterlicher Minnegaben. Vor allem in ländlichen Regionen verschenkten Männer sie gerne an die Liebste. Meist gehörten sie sozial niedrigeren Schichten an als die abgebildeten Paare. Die Behältnisse gaben also nicht ihre eigene Lebenswelt wieder, sondern eine fremde, möglicherweise angestrebte. Letztlich bildeten die Schachteln in der ländlich-bäuerlichen Lebenswelt ein Statussymbol und waren Teil der mobilen Ausstattung.
+Meist verwahrte man Hauben, Bänder, Tücher, aber auch Briefe und andere Erinnerungsstücke in den schmuckvoll bemalten Schachteln.
+&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Heinrich Heine (Pl.O.3391,0)</t>
+  </si>
+  <si>
+    <t>Freigeist Heine
+Denkmäler sind mit Öffentlichkeit und kollektiver Erinnerung untrennbar verbunden. Nationen, Länder oder Städte stellen ihre Helden und Heldinnen auf einen Sockel, um damit an eine Person, ihr Handeln und Wirken auf und für die Gemeinschaft zu erinnern. Mit dieser kleinformatigen Figur des Dichters Heinrich Heine greift Theodor von Gosen auf eine Tradition zurück, Persönlichkeiten aus Kunst, Wissenschaft oder Philosophie als Sitzfiguren zu porträtieren. Mit der Feder in der Hand wirkt die kleine Bronze wie eine Momentaufnahme, als könne man Heine beim Nachdenken zusehen. Die betonte Lässigkeit, mit der er zurückgelehnt den Kopf zur Seite neigt, zeigt uns einen Freigeist und eine Leichtigkeit, der Heine in der deutschen Literatur auch stilistisch ein Denkmal setzte. Der Person Heine stand Deutschland jedoch lange kritisch gegenüber.
+Ein deutscher Dichter?
+Heinrich Heine gilt als einer der bedeutendsten deutschen Schriftsteller des 19. Jahrhunderts. Infolge seiner Begeisterung für die französische Julirevolution zog Heine 1831 nach Paris. Als Anhänger der Revolution und scharfer Kritiker der deutschen Kleinstaaterei erhielt er ab 1833 zunächst in Preußen Publikationsverbot, ab 1835 in allen Gebieten des Deutschen Bundes. Damit wurde Frankreich – der „Erbfeind“ Deutschlands –, für Heine zum Exil, wo er bis zu seinem Tod 1856 lebte. 1897 sollte in Heines Geburtsstadt Düsseldorf zum hundertsten Geburtstag ein Denkmal zu seinen Ehren errichtet werden. Dagegen regte sich allerdings erbitterter Widerstand. Denn spätestens seit dem Sieg über Frankreich und der deutschen Reichsgründung 1871 hatten Nationalismus und Deutschtümelei immer mehr zugenommen. Ein Denkmal für Heine sei ein Angriff gegen die „deutsche Art“. Er sei „durch und durch Jude, kein echter Deutscher“, sein Internationalismus eine „vaterlandslose Frivolität“.
+Denkmal für zuhause
+Die Ausführung des geplanten Denkmals, ein</t>
+  </si>
+  <si>
+    <t>Plattenharnisch für das Fußturnier (W2770)</t>
+  </si>
+  <si>
+    <t>Ein besonderes Geschenk
+Wie viele Rüstungen in der Sammlung des GNM war dieser Plattenharnisch für das Turnier bestimmt. Er gehörte zu einer Serie von sechs gleichartigen Harnischen mit Zusatzstücken für verschiedene Disziplinen. In Auftrag gegeben hat ihn die sächsische Kurfürstin Sophie als Geschenk für ihren Ehemann, Christian I. von Sachsen. Der turnierbegeisterte Kurfürst hatte in seiner Dresdner Residenz eigens einen Platz für Reiterspiele bauen lassen, der 1591 fertiggestellt wurde. Zu Weihnachten jenes Jahres sollte er die Rüstungen als Geschenk bekommen. Christian I. starb jedoch kurz vor dem Fest im Alter von nur 30 Jahren.
+Aufgerüstet
+Sowohl für das Turnier als auch die Feldschlacht wurden Rüstungen im 16. Jahrhundert als eine Art modularer Bausatz hergestellt. Diese sogenannte Harnischgarnituren konnten – je nach Kampfart oder Turnierdisziplin – zum besseren Schutz mit Zusatzteilen verstärkt werden. Die einzelnen Elemente waren mit Lederriemen verbunden, Schnallen ermöglichten einen raschen Austausch. 
+In der gezeigten Zusammenstellung ist der Harnisch speziell für den Turnierkampf zu Fuß konzipiert. Schultern und Fingerhandschuhe waren durch die vielen Glieder besonders beweglich, was für den Schwertkampf wichtig war. Da hierbei die Schläge vor allem von oben kamen, ist der Helm mit einem hohen Grat verstärkt. Die Schultern sind so gearbeitet, dass die Rüstung auch für den Reiterkampf geeignet war: Die rechte Schulter ist vor der Achselhöhle offen, so dass genügend Raum für eine Lanze blieb. 
+Handwerkliche Meisterleistung
+Als der Plattenharnisch entstand, war die Blütezeit des Plattnerhandwerks bereits vorbei. Ab der zweiten Hälfte des 16. Jahrhunderts war zur Ausrüstung von großen Söldner­heeren vor allem schlichte Massenware für Hunderte von Fußsoldaten gefragt. Der in Augsburg tätige Anton Pfeffenhauser war einer der letzten großen Plattnermeister, der solche Maßanfertigungen schuf. Er veredelte das Metall mit einer technisch sehr schwierigen Bläuung. Dafür wird das polierte Blech gleichmäßig auf etwa 300°C erhitzt, bis die Oberfläche erst rötlich, dann blau anläuft. Zusammen mit den Blattranken in vergoldeter Ätzung zeigt Pfeffenhauser bei diesem Harnisch alle Raffinessen seiner Handwerkskunst.
+&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Klapptafel der Nürnberger Büttner / Fassmacher, sog. Flügellade oder Ürtentafel (Z367)</t>
+  </si>
+  <si>
+    <t>Ein Gewerbe stellt sich vor
+Die Klapptafel gehörte den Nürnberger Fassmachern. Im Streiflicht erkennt man eine untere Malschicht mit der Jahreszahl 1568. Das Objekt wurde über längere Zeit benutzt und mindestens zweimal umgearbeitet. Auf der linken Außenseite der Klapptafel steht eine Inschrift, die sich auf die Abnehmer und den Nutzen von Fässern bezieht. Rechts wird die Handwerksherberge beschrieben: als Anlaufstelle für wandernde Gesellen, als Versammlungsort des Handwerks, sowie als Informationszentrum für Kunden mit Notfällen. Öffnet man die Tafel mit dem eichelförmigen Schiebemechanismus, so sieht man Darstellungen von sechs Altgesellen mit Namen. Die Herren auf den Außenflügeln prosten sich zu, während die Männer auf der Mitteltafel gerade Fassreifen setzen. Zwei Beisitzer werden nur schriftlich erwähnt.
+Lehrling, Geselle und Meister
+Altgesellen waren die offiziellen Vertreter der Gesellen gegenüber den Meistern. Auffällig ist, dass sich die Außenseite auf das ganze Handwerk bezieht, die Innenseite jedoch ausschließlich den Gesellen gewidmet ist. In Nürnberg gab es zwar keine Zünfte, weil sie nach dem Zunftaufstand von 1348/49 verboten wurden, jedoch gab es zunftähnliche Strukturen. Eine neuzeitliche Zunft hatte drei „Qualifikationsstufen“: Lehrling, Geselle und Meister. Nach etwa drei Jahren Lehrzeit wurde ein Lehrling zum Gesellen. Die Gesellenzeit beinhaltete meist eine ebenfalls etwa dreijährige Wanderschaft, bei der man bei Meistern in fremden Städten arbeitete. Anschließend konnte sich ein Geselle bei einer Zunft seiner Wahl um die Meisterschaft bewerben und eine eigene Werkstatt aufbauen.
+Handwerk &amp;amp; Stadt
+Die Klapptafel zeigt, dass das Gemeinschaftsgut der Fassmacher kontinuierlich genutzt und immer wieder an neue Umstände angepasst wurde. Der Bezug auf ihre Tradition war für die Gewerke ebenso wichtig wie die Ehrbarkeit ihrer Mitglieder. Die Zünfte waren nicht nur Berufsinnungen und Ausbildungseinrichtungen. Sie waren vielmehr auch ein zentraler Baustein des gesellschaftlichen Gefüges von Städten, die dem einzelnen Handwerker seinen Platz in der Gesellschaft vermittelten.</t>
+  </si>
+  <si>
+    <t>Frauenturnanzug (T6658,0)</t>
+  </si>
+  <si>
+    <t>Praktisch und komfortabel
+Der zweiteilige Frauenturnanzug ist ein frühes Beispiel von Kleidung, die speziell für den Sport entworfen wurde. Dabei standen funktionale Gesichtspunkte im Vordergrund. Der Anzug sollte der Trägerin Bewegungsfreiheit bieten und sie dennoch angemessen kleiden, Luft zur Kühlung durchlassen und waschbar sein. Die beiden letzten Ziele erreichte man, indem man Baumwollstoff verwendete. Jedoch ist der Anzug keineswegs ohne Zier: Die weißen Linien, Paspelierung genannt, waren bereits aus der Bademode vertraut. Unter dem Kragen ist eine Raute mit vier gegenständigen „F“ eingestickt. Sie ist das Emblem der Deutschen Turnerschaft und bildet sich aus dem Kürzel des Mottos „Frisch, Fromm, Fröhlich, Frei“.
+Turnende Frauen
+Die Trägerin des Anzugs war Hedwig Sandhagen aus der Hansestadt Uelzen. Sie war ungefähr 17 Jahre alt, als der Anzug entstand. Sie gehörte einer Generation an, für die das Turnen fast selbstverständlich war. Schon in den 1860er Jahren hatte es sich im Schulsport durchgesetzt. Jedoch war es noch bis in die 1920er Jahre verpönt, wenn erwachsene Frauen ernsthaft Sport betrieben und an Wettbewerben teilnahmen. Besonders ihre Kleidung erregte oft Anstoß. Frauen in Hosen wurden als Mannweiber bezeichnet, oder man warf ihnen Ehrlosigkeit vor, weil sie ihre Beine nicht unter einem bodenlangen Rock versteckten. Die Turnerinnen des späten 19. Jahrhunderts trugen meist noch einen zumindest knielangen Rock über ihren Hosen. Später ließ man den Rock weg und ersetzte ihn durch einen halblangen Kittel, so wie bei dem vorliegenden Anzug.
+Die Abschaffung des Korsetts
+Man kann also sagen, dass die Sportkleidung wichtige Impulse für die Erneuerung der Frauenkleidung gab. Gleiches gilt für die Lebensreform-Bewegung. Sie hatte zum Ziel, das menschliche Leben wieder näher an seinen Naturzustand zurück zu führen. Während die Kleidungsreform sich zunächst auf die Männer konzentrierte, gründeten Frauen in den Jahren 1896 und 1903 Vereine zur Verbesserung der Frauenkleidung. Ihr vorrangigstes Ziel, die Abschaffung des gesundheitsschädlichen Korsetts, konnten die Frauen an vielen Orten umsetzen. Zum Beispiel wurde 1907 in Preußen das Korsett im Schulsport verboten.
+&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Die Verkündigung an Maria (Gm878)</t>
+  </si>
+  <si>
+    <t>Auf das Wesentliche reduziert
+Vollkommen auf das Wesentliche reduziert gibt Konrad Witz die Erzählung aus dem Lukasevangelium wieder: Der Erzengel Gabriel überrascht Maria mit der Botschaft, dass sie schwanger werden und Gottes Sohn zur Welt bringen wird (Lk 1, 26–38). Der Maler hat die Szene in einen kargen Raum verlegt. Kein Mobiliar, kein schmückendes Beiwerk lenken den Blick von den monumentalen Figuren ab. Als müsse er die Wahrhaftigkeit des Geschehens betonen, hält der Maler stattdessen kleinste Details des kargen Raumes fest: die Maserung der Holzbalken, die Risse im Putz und den Mörtel, der aus den Fugen quillt. Dass der Engel den Raum durch eine verschlossene Tür betreten hat, ist als theologische Aussage zu verstehen: Verbildlicht ist der Widerspruch, dass Maria schwanger werden kann und gleichzeitig ihre Jungfräulichkeit behält. Wie die Kammer ist ihr Leib im einen Moment noch leer, bevor sie kurze Zeit später – so unerklärlich wie das Eintreten des Engels – den Gottessohn in sich trägt.
+Kunstvolle Lichtregie
+Besonders auffällig sind die markanten Schatten im Bild. Scharfe Schlagschatten lassen die Bolzen in den Holzbalken und den eisernen Türgriff hervortreten. Zugleich verleihen sie Maria und dem Engel eine fast greifbare körperliche Präsenz. Die Schatten erzeugen die Illusion einer Lichtquelle, die sich rechts außerhalb des Bildes befinden muss. Dies zeigt insbesondere der balkenförmige Schatten, der von der rechten unteren Bildecke ausgeht. Dieses Motiv übernimmt Konrad Witz aus dem damals schon berühmten Genter Retabel der Brüder van Eyck und zeigt sich damit als weltgewandter Kunstkenner. Zugleich schafft er durch die komplexe Lichtregie eine Verbindung zwischen dem Bildraum und der Lebenswelt der Betrachtenden.
+Die neuen Realisten
+Der in Basel tätige Konrad Witz gehörte zu einer Generation von Malern, die die Kunst Mitteleuropas im 15. Jahrhundert teils radikal erneuerten. Die lebensnahe Wiedergabe verschiedener Lichteffekte und Materialien – wie etwa der Goldstickereien der Mantelsäume – zeugen von der Auseinandersetzung mit der „Ars Nova“. Darunter versteht man eine in den Niederlanden entwickelte neue Art der realistischen Malerei, die Maler wie Witz aber gänzlich eigenwillig adaptierten.
+Die Tafel bildete ursprünglich vermutlich die Außenseite eines Retabelflügels, dessen in Basel erhaltene Innenseite die Begegnung an der Goldenen Pforte zeigt. Der Aufstellungsort des Retabels ist nicht mehr bekannt. Möglicherweise war es für die Zisterzienserinnenkirche Olsberg oder eine andere Kirche in der Umgebung von Basel bestimmt.
+&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Tisch (Kl12366)</t>
+  </si>
+  <si>
+    <t>Papagei und Königin
+Der reich bemalte dreibeinige Klapptisch aus den Niederlanden, dort als „flap-aan-de-wand“ bezeichnet, hat eine zwölfeckige Tischplatte. Ein auf einem Kirschbaum sitzender Papagei im Blumenkranz schmückt die Oberseite. Auf der Unterseite ist die alttestamentarische Szene des Besuchs der Königin von Saba bei König Salomo gemalt. Lehnte der Tisch zusammengeklappt an der Wand, sah der Betrachter die biblische Darstellung. Als Vorlagen dafür dienten Handwerkern Bilderbibeln. Möbel mit alttestamentarischen Szenen waren typisch für die Hindelooper Wohnkultur und erlebten ihre Blütezeit zwischen 1740 und 1780.
+Von Deko und Genre
+Diesen Tisch erwarb der Sammler und Zoologe Oskar Kling (1851–1926), der das Germanische Nationalmuseum um 1900 maßgeblich beim Aufbau der damals im Entstehen begriffenen Abteilung „Bäuerliche Altertümer“, wie die Sammlung Volkskunde lange hieß, unterstützte. 1898 ließ er die Museumsbeamten wissen, dass gut bemalte Hindelooper Möbel kaum mehr zu haben seien und er in den Niederlanden solche Stücke für das GNM reserviert habe, „die leicht blos zur Zimmerdecoration weggekauft werden, z.B. einen schönen Tisch“. Hindelooper Möbel waren um 1900 als „Volkskunst“ Mode geworden und wurden bereits nachgeahmt. Maler nutzten sie gelegentlich auch als Anregung für niederländische Genredarstellungen.
+Hindeloopen: Niederlande in a Nutshell
+Der Tisch wurde Teil der ab 1902 im Museum ausgestellten „Hindelooper Stube“. Das am Ijsselmeer gelegene Städtchen hatte seine Blütezeit in der ersten Hälfte des 18. Jahrhunderts erfahren und war vor allem durch dort lebenden Seefahrer, die der Handel nach Indien führte, zu Wohlstand gelangt. Seit der Weltausstellung 1878 in Paris war international das Interesse an der „Hindeloopen-Kultur“ gewachsen. Dort wurde ein begehbares Zimmer gezeigt, das für viel Aufsehen sorgte. Dieses war bereits ein Jahr zuvor in den Niederlanden selbst in einer Ausstellung in Leeuwarden mit großem Erfolg gezeigt worden. Um 1900 hatte sich die Hindelooper Sachkultur, in Räumen zusammengestellt, zum nationalen Symbol der Niederlande schlechthin entwickelt. Museen in Düsseldorf, Berlin und Nürnberg bemühten sich um entsprechende Einrichtungsgegenstände. Im GNM war man stolz, als südlichstes Museum eine „Hindelooper Stube“ präsentieren zu können, nicht zuletzt, um die Wohnkultur der „urdeutschen Westfriesen“ zu visualisieren. In ihren Sachzeugnissen glaubte die Wissenschaft, Reste germanischer Vorzeit entdecken zu können. Damals orientierte man sich beim Zeigen der sogenannten Volksaltertümer an eine Gliederung nach Stämmen und Regionen.
+&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Goldhaube einer Nürnberger Patrizierin (Flinderhaube) (T35)</t>
+  </si>
+  <si>
+    <t>Es klingelt und funkelt
+Jedesmal, wenn die Trägerin dieser Goldhaube den Kopf wandte, ertönte ein zartes Klingeln, und die Flindern glänzten und funkelten. Flindern sind kleine Metallplättchen, ähnlich den heutigen Pailletten. Die Basis dieses Kopfschmucks bildet eine geknüpfte Seidenhaube, die mit einem Leinenpolster in Form gebracht ist. Aus der Oberfläche ragen unzählige, mit Seidenfäden umwundene Drahtstifte heraus, in die die vergoldeten Kupferplättchen eingehängt sind. Sie waren dadurch beweglich und erzielten so die besonderen visuellen und akustischen Effekte. Die im Nacken gebundenen Bänder blieben beim Tragen unsichtbar. Sie gaben dem Kopfputz Halt.
+Mode für den ersten Stand
+Die Menschen in Nürnberg waren im 17. Jahrhundert in fünf Stände eingeteilt, von denen die ersten vier allerdings nur ca. 1% der Bevölkerung ausmachten. Kleiderordnungen regelten genau, welcher Stand wann welche Kleidung und Schmuck tragen durfte. In einer Nürnberger Kleiderordnung von 1657 stand explizit, dass eine Flinderhaube mit „eingehängten Plättlein“ Frauen des ersten Stands vorbehalten war. Es gab auch Flinderhauben mit „aufgehefften“ – also festgenähten – „Plättlein“, bei denen das Spiel mit den Lichtreflexen aber längst nicht so wirkungsvoll war. Diese schlichtere Haube durften Frauen bis in den dritten Stand tragen.
+Traditionsbewusst oder altmodisch?
+Die Flinderhaube galt im 17. Jahrhundert als ehrbar und standesbewusst, aber auch als konservativ. Statt zum althergebrachten „teutschen Habit“ zu greifen, kleidete sich die modebewusste Nürnbergerin nun lieber nach französischer Art. Und während es früher vorgeschrieben war, dass verheiratete Frauen ihre Haare komplett mit einer Haube bedecken mussten, trugen sie nun haarsichtige Kopfbedeckungen wie Hut und Barett. Die Flinderhaube kam 1859, nur wenige Jahre nach der Gründung, in die Sammlung des Germanischen Nationalmuseums.
+&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Studienblatt mit Buchenwurzeln und Buchenstämmen (recto und verso) (Hz4154)</t>
+  </si>
+  <si>
+    <t>Fingerübungen
+Studienblätter wie dieses waren nie für das große Publikum bestimmt. Es waren Übungen, Überlegungen auf dem Papier, mit denen sich Caspar David Friedrich seinem Motiv annäherte. Auf diesem Blatt zeichnete er Stämme und Wurzeln von Buchen in verschiedenen Variationen. Er probte die Wirkung einzelner Striche und Schraffuren und arbeitete mit lasierenden Schichten von Wasserfarbe Licht- und Schatteneffekte heraus. Farbmuster am Rand zeigen, wie er verschiedene Mischungen aus warmen Grau- und Grüntönen zuerst ausprobierte. Immer wieder versah er seine Zeichnung mit kurzen Notizen, schrieb Beobachtungen auf, markierte mehrfach die Horizontlinie, die gleichzeitig seine eigene Augenhöhe beim Zeichnen wiedergab.
+Die Natur als Lehrmeisterin
+Dass Künstler ihre Ateliers verließen und ihre Motive im Freien suchten, war neu. Vor allem an der Dresdner Akademie riefen die Professoren ihre Schüler dazu auf. Einer der Protagonisten dieser neuen Bewegung war Adrian Zingg. Der gebürtige Schweizer hatte die künstlerische Naturaneignung in Paris bei Johann Georg Wille kennengelernt, bevor er nach Dresden berufen wurde.
+Als Caspar David Friedrich sich 1798 dort niederließ, hatte er seine Ausbildung an der Kunstakademie in Kopenhagen bereits abgeschlossen. Wie damals üblich hatte er vor allem nach Gipsabgüssen antiker Statuen und später nach dem lebenden Modell gezeichnet. Den entscheidenden Impuls, sich intensiv bei Wanderungen und Spaziergängen mit der Natur zu befassen und sie minutiös in Zeichnungen festzuhalten, erhielt er erst im Umkreis der Dresdner Akademie.
+Naturdarstellung und Naturerfahrung
+Kaum ein Medium ist dafür so gut geeignet wie die Zeichnung. Sie verleitet zum genauen Hinschauen; die intensive Vertiefung in die vielfältigen Erscheinungsformen der Blätter, Gräser und Wurzeln wiederum führt zu einer intensiven Naturerfahrung. Zudem hatten Skizzenbuch, Feder, Tusche, Bleistift und Wasserfarbe in jedem Rucksack Platz. Es war die Zeit, in der Jacques Louis Conté den modernen Bleistift mit verschiedenen Härtegraden entwickelte. Er bot völlig neuartige Ausdrucksformen der Linie.
+Caspar David Friedrich unternahm zahllose Wanderungen in der näheren Umgebung von Dresden. Später folgten ausgedehnte Reisen nach Mecklenburg-Vorpommern, vor allem nach Rügen, in den Harz und das Riesengebirge. In seinem Nachlass finden sich rund 1000 Zeichnungen, die meisten von ihnen Landschafts- und Naturdarstellungen. Heute gilt Caspar David Friedrich als einer der größten Meister der romantischen Zeichnung.</t>
+  </si>
+  <si>
+    <t>Wintermantel (T6306,0)</t>
+  </si>
+  <si>
+    <t>Notkleidung
+Not macht erfinderisch – was das bedeuten kann, macht dieser Wintermantel deutlich. Er steht beispielhaft für die Notkleidung der 1940er Jahre. Im Zweiten Weltkrieg und danach waren Stoffe und Kleidung Mangelware. Sie wurden seit Kriegsbeginn rationiert und nur noch gegen Bezugsscheine abgegeben. Die Textilproduktion für militärische Zwecke hatte Vorrang. Bei Bombenangriffen, auf der Flucht und durch Plünderungen waren große Kleidermengen verloren gegangen. Außerdem spendeten viele Menschen im Krieg Stoff zur Wiederverwendung. Das alles hatte zur Folge, dass die textilen Reserven der Gesellschaft am Ende des Zweiten Weltkriegs erschöpft waren. Zusätzlich lag die produzierende Industrie am Boden. Doch die Menschen wussten sich zu helfen.
+Quasi Couture
+Alte, teilweise schon untragbare Kleidung wurde umgearbeitet, zweckfremde Textilien wurden zu Kleidung verarbeitet. Heute würde man von „Upcycling“ oder „Repurposing“ sprechen. Auch dieser Wintermantel hatte ursprünglich eine andere Funktion: Er war ein Schlafsack aus britischen Armeebeständen. Der schwere Wollstoff ähnelt zumindest von Weitem den voluminösen Stoffen, die in den 1940er beliebt waren. Der kantige Schnitt des Mantels orientiert sich an den damaligen Trends, dazu kommen breit abgesteppte Kanten, große Knöpfe, aufgesetzte Taschen und eine gegürtete Taille. Zusätzlichen Schutz bot eine lose Kapuze zum Umbinden.
+Deckenmäntel
+Der Mantel ist ein Produkt der Schneiderei Gebrüder Mitzlaff in Würzburg. Jedoch konnten auch noch viele Privatpersonen, vor allem Frauen, selbst schneidern. Sie verarbeiteten etwa alte Decken aus Luftschutzkellern und US-Hilfslieferungen, die im Sommer 1947 in CARE-Paketen verschickt wurden, zu sogenannten Deckenmänteln. Jedes dieser Pakete enthielt zwei ungefärbte Decken, Nähzeug, eine Schere und ein Paar Schuhsohlen. So halfen sich die Menschen über die Winterzeit, in der der Mangel am stärksten zu spüren war.
+&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Adlerfibel (FG1608)</t>
+  </si>
+  <si>
+    <t>Schmuck der Völkerwanderungszeit
+Die Adlerfibel ist ein Teil des Schatzes von Domagnano in der Republik San Marino, der 1893 gefunden wurde. Sie entstand um 500 n. Chr. und zählt zu den bedeutendsten Funden der Völkerwanderungszeit. Sie besteht aus Gold, welches in Zellentechnik verarbeitet wurde. In die Zellen sind vorwiegend dünn geschliffene Plättchen aus Almandin, einer Granatart, eingelegt. In einigen der Zellen ist noch eine vergoldete Silberfolie erhalten, die den transparenten Edelstein zum Leuchten bringen sollte. Von insgesamt 21 Schmuckteilen aus dem Schatzfund gelangten acht in das Germanische Nationalmuseum – die Adlerfibel, ein Ohrring, fünf Anhänger eines Halskolliers und eine kleine zikadenförmige Fibel. Die anderen Stücke sind in mehreren öffentlichen und privaten Sammlungen, darunter das British Museum und der Louvre Abu Dhabi.
+Die Mode der Ostgoten
+Eine Fibel ist eine Art Brosche, mit deren Nadel man einen Umhang verschließen kann. Zur Adlerfibel gab es ein Gegenstück. Die beiden wurden mit einer Kette verbunden und dienten als edler Mantelverschluss. Die Besitzerin des kostbaren Schmuckes war eine Ostgotin aus dem Kreis um König Theoderich, welcher das Vorbild für Dietrich von Bern in der mittelalterlichen Heldendichtung war. Sein Regierungssitz war Ravenna, das nur ca. 70km von Domagnano entfernt liegt. Die Ostgoten waren ein germanischer Stamm, der das Weströmische Reich einnahm und von 493 bis 552 beherrschte. Für die ostgotische Oberschicht war vor allem die Mode des byzantinischen Hofes vorbildhaft.
+Kultureller Austausch
+Der Schmuck von Domagnano spiegelt den intensiven kulturellen Austausch in der Völkerwanderungszeit wider. Die einzelnen Schmuckstücke lassen gotische, römische und byzantinische Einflüsse erkennen. Die Adlerfibel ist ein anschauliches Beispiel. Der Adler war einerseits Zeichen der römischen Staatsmacht, andererseits steht er in der christlichen Symbolik für die Auferstehung der Seele und für das Bekenntnis zum christlichen Glauben. Auf der Brust trägt er ein Kreuz. Die Trägerin dieses Schmuckstücks gab sich also öffentlich als Christin zu erkennen. Die Ostgoten praktizierten eine Art des Christentums, die man Arianismus nennt. Die arianische Lehre bestritt die Wesensgleichheit von Gott, Sohn und Heiligem Geist.</t>
+  </si>
+  <si>
+    <t>Bildnis der Barbara Dürer, geb. Holper; Felslandschaft mit Drachen (Außenseite) (Gm1160)</t>
+  </si>
+  <si>
+    <t>Dürers Mutter im Porträt
+Dürer zeigt seine Mutter Barbara in rotem Gewand und weißer Haube mit einem über der Schulter drapierten Schleier. Sie erscheint im Brustbild in Dreiviertelfigur vor grünem Grund. In den Händen hält sie als Zeichen ihrer Frömmigkeit eine Gebetskette, den Rosenkranz.
+Barbara Holper war die Tochter eines Goldschmieds. Mit nur fünfzehn Jahren heiratete sie den aus Ungarn eingewanderten Albrecht Dürer den Älteren. Dieser war zuvor für einige Jahre Geselle in der Nürnberger Werkstatt ihres Vaters gewesen, um dort das Goldschmiedehandwerk zu lernen. Im Laufe ihres Lebens bekam sie 18 Kinder, von denen jedoch nur drei überlebten: Endres, Hans und Albrecht, der den Namen Dürer weltberühmt machte.
+Getrenntes Doppel
+Albrecht Dürer fertigte kurz nach seiner Ausbildung bei Michael Wolgemut und noch vor der Gesellenreise ein Doppelbildnis seiner Eltern an. Die beiden Tafelbilder gelten als die ersten Gemälde des Künstlers nach Abschluss seiner Malerlehre. Als persönliche Erinnerungsstücke blieben sie auch nach Dürers Tod für einige Jahrzehnte im Familienbesitz, bis sie in die Kunstsammlung des Nürnberger Ratsherrn Willibald Imhoff gelangten. Das Vaterbildnis wurde zunächst von Kaiser Rudolph II. und schließlich von den Medici für deren Kunstsammlung in Florenz erworben. Das Mutterbildnis blieb zurück und Barbara wurde zur Unbekannten.
+Umstrittene Entdeckungen
+Dass es sich bei der Dargestellten um Barbara Dürer und bei dem Porträt um das Pendant zum Vaterbildnis aus der Sammlung der Medici handelt, wurde erst in den 1970er Jahren anhand von Inventarnummern der Imhoff-Sammlung auf den Bildrückseiten wiederentdeckt. Spätere kunsttechnologische Untersuchungen bestätigten dies. Im Vergleich zum Bildnis des Vaters wirkt die Malerei beim Porträt der Mutter weniger virtuos, ihre Erscheinung weniger detailreich und realistisch. Daher wurden die Zusammengehörigkeit beider Bildnisse und die Autorschaft Dürers immer wieder angezweifelt. Die Qualitätsunterschiede lassen sich jedoch erklären: Frauen wurden in der Malerei der Zeit insgesamt schematischer dargestellt als Männer, und der junge Dürer orientierte sich an entsprechenden Vorbildern aus der Wolgemut-Werkstatt.
+&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Kaiser Karl der Große (Gm167)</t>
+  </si>
+  <si>
+    <t>Ideal und Wahrheit
+Ernst und mächtig – so tritt Kaiser Karl der Große (747/8–814) in Albrecht Dürers Bildnis auf. Deswegen wurde es schon oft mit Darstellungen Gottvaters verglichen. Bis heute ist die Vorstellung Kaiser Karls des Großen von diesem Gemälde geprägt. Jedoch heißt es in der Inschrift auf dem Rahmen, dass das Bild der „wahren Gestalt“ Karls nur ähnlich sei. Von dessen Tod bis zur Entstehung von Dürers Werk vergingen fast 700 Jahre. Realitätsgetreue zeitgenössische Porträts Karls des Großen, die Dürer als Vorlage hätten dienen können, gab es nicht.
+Der Gründervater des Reichs
+Karl der Große trägt die wichtigsten Krönungsinsignien an seinem Körper – die Krone des Heiligen Römischen Reichs, den Krönungsmantel, das Zeremonienschwert, den Reichsapfel und weitere mehr. Heute weiß man, dass alle erst nach seinem Tod entstanden. Ob dies den Zeitgenossen Dürers bewusst war, ist unklar und wohl auch nebensächlich: Es ging vielmehr darum, Karl den Großen als Gründervater des Heiligen Römischen Reichs zu inszenieren und durch die Herrschaftszeichen eine materielle Verbindung zu ihm herzustellen. Alle dargestellten Krönungsinsignien wurden zu diesem Zeitpunkt in Nürnberg aufbewahrt. Da Karl der Große heiliggesprochen war, galten die Objekte als Berührungsreliquien.
+Verehrung des Kaisers
+Als Dürer vom Rat der Stadt Nürnberg den Auftrag erhielt, dieses Bild und sein Gegenstück (https://objektkatalog.gnm.de/objekt/Gm168"&gt;Gm168https://objektkatalog.gnm.de/objekt/KG187"&gt;KG187</t>
+  </si>
+  <si>
+    <t>Gänsespiel (Spielbrett) (HG1412)</t>
+  </si>
+  <si>
+    <t>Ist das Spiel für alle da?
+Auf dem doppelseitigen Brett sind zwei sehr unterschiedliche Spiele vereint: Mühle und Gänsespiel. Während Mühle rein strategisch ist und keinen Zufall beinhaltet, hängt das Gänsespiel ganz vom Würfelglück ab. Das Objekt wird auf das 1. Drittel des 17. Jahrhunderts datiert und stammt aus dem süddeutschen Raum. Brettspiele waren damals in allen gesellschaftlichen Schichten beliebt. An den Fürstenhöfen bestanden die Bretter aus kostbaren Materialien wie Elfenbein, Ebenholz und Perlmutt. Sie zeigten den Wohlstand ihrer Besitzer. Manche dienten nur der Repräsentation und eigneten sich gar nicht zur Benutzung, weil die Spielsteine zu groß waren. Beliebte Spiele am Hof waren Schach und Tric Trac, das heutige Backgammon. Mühle und das Gänsespiel waren hingegen einfacher zu lernen und galten als Spiele für alle Gesellschaftsschichten.
+Gänsemarsch
+Laufspiele mit Spiralform existierten schon im alten Ägypten, jedoch taucht speziell das Gänsespiel erstmals im Europa des 15. oder 16. Jahrhunderts auf. Durch Würfeln rückt man vorwärts. Die Spielfelder und ihre Bedeutung variieren zwar, jedoch gibt es wiederkehrende Elemente. Die Gänsefelder ermöglichen, dass man noch einmal zieht. Die Herberge (19) und das Gefängnis (52) bedeuten ein- oder mehrmals aussetzen. Landet man auf dem Labyrinth (42), so muss man einige Felder zurückziehen. Der Tod (58) zwingt zum Neuanfang auf Feld 1. Insgesamt kann man das Spielfeld als Lebensweg deuten, wobei der Ausweg am Ende für das Paradies steht.
+In der Zwickmühle
+Im Gegensatz zum Gänsespiel basiert Mühle auf Taktik. Ziel ist es, alle Steine des Gegenübers wegzunehmen, indem man Dreierreihen, die sogenannten Mühlen, bildet. Man spielt mit zweimal neun Steinen unterschiedlicher Farbe. Das Spiel könnte aus antiker Zeit stammen, sicher nachweisbar ist es jedoch erst im byzantinischen Europa. Schon im Mittelalter existierten für Mühle – ebenso wie für Schach und Backgammon – Wettaufgaben, die man aus heutigen Zeitungen als Schachrätsel kennt.</t>
+  </si>
+  <si>
+    <t>Heiltumsschrein (KG187)</t>
+  </si>
+  <si>
+    <t>Sicher verwahrt
+Der hausförmige Schrein enthielt einmal die wichtigsten Reliquien – das „Heil(ig)tum“ – des Reiches. Als Teil des Kronschatzes untermauerten sie die Macht deutscher Herrscher, die ihnen nach damaliger Vorstellung durch göttliche Gnade zukam. Zusammen mit den anderen Reichsinsignien – unter anderem Krone, Reichsapfel, Zepter und Schwert – waren sie 1424 von König Sigismund der freien Reichsstadt Nürnberg zur dauerhaften Aufbewahrung übergeben worden. Im böhmischen Kerngebiet seiner Herrschaft wüteten in der ersten Hälfte des 15. Jahrhunderts immer wieder Kriege gegen die Hussiten. Seine Geburtsstadt Nürnberg erschien dem König für die Verwahrung der Reichskleinodien als sicherster Ort.
+Ein angemessenes Behältnis
+Von 1438 bis 1440 entstand der Schrein im Auftrag des Nürnberger Rats. Er war eine Gemeinschaftsarbeit mehrerer einheimischer Handwerker und Künstler. Das hölzerne Gehäuse schuf der Schreiner Hans Nürnberger, die silbernen Wappen fertigten die Goldschmiede Peter Ratzko und Hans Scheßlitzer. Welcher Rotschmied die Messingarbeiten schuf, ist nicht bekannt. Der Maler Lucas bemalte die Unterseite. Auf der Frontseite befindet sich eine Klappe, die nach der Entriegelung von insgesamt drei Schlössern nach unten hin zu öffnen ist.
+Die Seiten des Schreins sind flächendeckend mit silbernen Rauten bedeckt. Das wertvolle Material bringt nicht nur die Kostbarkeit der Reliquien zum Ausdruck. Es zeigt auch die politische Bedeutung, die der Heiltumsschrein für Nürnberg hatte. Auf den silbernen Rautenfeldern repräsentiert sich die Reichsstadt mit ihrem großen und kleinen Wappen. Sie macht dadurch den Anspruch für alle sichtbar, legitimer und auf ewig bestellter Hüter des Reichsschatzes zu sein.
+Für alle sichtbar – und dennoch geschützt
+Auf der Unterseite des Schreins sind die beiden bedeutendsten der im Inneren verwahrten Reliquien abgebildet: Die Heilige Lanze und ein Fragment des sogenannten Wahren Kreuzes Christi, an dem Jesus hingerichtet wurde. Die Unterseite ist deshalb so wichtig, weil sie die eigentliche Schauseite des Schreins war. Denn die Nürnberger hatten ihn an Ketten in das hohe Deckengewölbe der Kapelle ihres Heilig-Geist-Spitals gehängt. Auf diese Weise war der Schatz für alle sichtbar – und trotzdem vor unerlaubtem Zugriff geschützt. Erst 1796 wurden die Reichskleinodien nach Wien gebracht, um sie vor den herannahenden französischen Truppen in Sicherheit zu bringen. Der Schrein dagegen blieb der Stadt erhalten.
+&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Erdglobus, sogenannter Behaim-Globus (WI1826)</t>
+  </si>
+  <si>
+    <t>Globus 1492 – „Zeitalter der Entdeckungen“
+Der Behaim-Globus gilt als älteste erhaltene Erddarstellung in Kugelform. Schon die Griechen der Antike wussten, dass die Erde rund ist, und fertigten Globen an. Jedoch ist nicht bekannt, dass einer von ihnen die Zeit überdauerte. Martin Behaim verwendete für die Konzeption des Globus eine Vielzahl antiker und zeitgenössischer Quellen. Jedoch mangelte es noch an exakten Karten und empirischen Erfahrungen. Der Globus fasst das bekannte Wissen über die Welt zusammen und gleicht einer visuellen Enzyklopädie. Daher ist er über und über beschriftet. Darunter findet sich legendenhaftes Wissen über Seeungeheuer und Fabelwesen genauso wie damals aktuelle Erkenntnisse über Ressourcenvorkommen und Reiserouten. Das Objekt zeigt eindrücklich, dass Europa seine Hände nach der ganzen Welt ausstreckte. Als Behaim die Arbeit am Globus im Jahr 1492 aufnahm, landete Christoph Kolumbus gerade erst in Amerika. Daher ist dieser Teil der Welt noch nicht dargestellt, ebenso wie Australien. Die bekannten Kontinente hingegen sind zu groß geraten, weil der Erdumfang unter Berufung auf den antiken Gelehrten Claudius Ptolemäus zu klein gewählt wurde.
+Behaims Globus und seine Beweggründe
+Martin Behaim war ein Nürnberger Patrizier, der nach Portugal ausgewandert war und dort für den König arbeitete. Er nahm wahrscheinlich an Entdeckungsfahrten Teil und hatte deswegen wohl Zugriff auf exklusives Kartenmaterial. Deshalb ist die Westküste Afrikas schon relativ präzise wiedergegeben. Vielleicht hatten die Portugiesen die Herstellung des Globus sogar unterstützt. Ein weiterer möglicher Beweggrund war die Suche nach Sponsoren für kostspielige Entdeckungs- und Handelsreisen. Behaim hat an vielen Orten vermerkt, dass man dort wertvolle Rohstoffe finden könne. Dazu zählten zum Beispiel Perlen, edle Hölzer und Gewürze. Ihre Kennzeichnung auf dem Globus sollte Investoren dazu bewegen, die Reisen finanziell zu unterstützen.
+Spezialisten arbeiten zusammen
+Mehrere Nürnberger Handwerker erschufen den Globus in einem arbeitsteiligen Prozess. Ein Glockengießer lieferte eine Lehmkugel, die mit Leinentüchern beklebt wurde. So entstanden durch Abformung zwei hohle Halbkugeln. Auf diese wurden Pergament und Papier aufgebracht. Ein Buchmaler und ein Schreiber gestalteten die Oberfläche. Das Gestell des Globus fertigten ein Schlosser und ein Schreiner. Für diesen aufwendigen Prozess gab es noch keine Vorbilder. Der Globus wurde anschließend im Nürnberger Rathaus aufgestellt und dort vermutlich wichtigen Gästen der Stadt gezeigt. Leider ist er heute nicht mehr gut lesbar. Schuld daran sind Alterung und mehrfache Restaurierungen.</t>
+  </si>
+  <si>
+    <t>Doppelvirginal (MI85)</t>
+  </si>
+  <si>
+    <t>„Mutter und Kind“
+Das Doppelvirginal zählt zu den sogenannten Kielklavieren. Wie bei Cembalo und Spinett werden die Saiten durch Federkiele gezupft. Die Besonderheit dieses Virginals besteht darin, dass es zwei eigenständige Instrumente in sich vereint. Die niederländische Bezeichnung „De Moeder met het Kind“ wurde im Deutschen als „Mutter und Kind“ übernommen. Das Hauptinstrument hat rechts unten eine Aussparung mit einer Klappe, in die das kleine Instrument passgenau hineingeschoben werden kann. Sinnbildlich ist es darin wie das Kind im Bauch einer Mutter geborgen.
+Eine flämische Besonderheit
+Flandern und insbesondere dessen größte Stadt Antwerpen war eines der Zentren der Cembalo-Baukunst im Europa des 16. und 17. Jahrhunderts. Doppelvirginale waren eine flämische Spezialität, und bis heute sind nur etwa ein Dutzend dieser außergewöhnlichen Musikinstrumente bekannt. Dieses Instrument wurde 1580 von Marten van der Biest in Antwerpen gebaut. 
+Schiebt man das kleine Instrument in die dafür vorgesehene Öffnung können zwei Personen miteinander musizieren. Das kleinere „Kind“ kann aber auch direkt über die Klaviatur der „Mutter“ gesetzt werden. Auf diese Weise kann eine Person beide Instrumente gleichzeitig spielen, vergleichbar den Manualen einer Kirchenorgel. Weil das kleinere Instrument eine Oktav höher gestimmt ist, wird das Klangbild dadurch aufgehellt.
+Die Frau im Bild
+Eine weitere Besonderheit dieses Instruments ist die aufwendige Bemalung. Das Hauptbild auf dem aufgeklappten Deckel ist perspektivisch so angelegt, dass die davor sitzende und spielende Person zu einem Teil der abgebildeten Garten-Szene wird und damit Teil der musizierenden Festgesellschaft. In der flämischen Malerei des 16. und 17. Jahrhunderts werden Damen der gehobenen Gesellschaft oft an einem Virginal abgebildet. Aus dieser Charakterisierung als Dameninstrument leitet sich auch der Versuch her, die Bezeichnung „Virginal“ durch das lateinische „Virgo“ für „Jungfrau“ zu erklären. Diese These ist jedoch bis heute umstritten.
+&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Harnischinstrument (WI1244)</t>
+  </si>
+  <si>
+    <t>Abhilfe für steife Beine
+Was auf den ersten Blick wie eine Beinrüstung erscheint, ist tatsächlich ein medizinisches Hilfsmittel aus dem 16. Jahrhundert. Seine Bauweise und sein Aussehen leiten sich vom Harnisch, besser bekannt als Ritterrüstung, ab. Ein entscheidender Unterschied ist jedoch die offene Rückseite. Reste von Lederriemen lassen erkennen, dass man das Bein auf der Hinterseite festzurren konnte. Wahrscheinlich schützte ein ledernes Futter vor Reibung. Das Harnischinstrument erzielte seine therapeutische Wirkung durch die beiden seitlich befestigten Schrauben. Drehte man sie, so bewegten sich Ober- und Unterteil näher aufeinander zu – das Knie wurde gebeugt. Dadurch konnte man ein versteiftes Bein über viele Tage hinweg wieder beweglich machen. Zur Vorbereitung wurde eine Behandlung mit Wärme und Pflanzenextrakten empfohlen. Die zusätzlichen Schrauben auf der Kniekachel dienten dazu, die Kniescheibe zu stabilisieren. Das langsame Strecken versteifter Glieder findet bis heute medizinische Anwendung und ist als Quengeln bekannt, die Hilfsmittel dafür heißen Quengelschienen oder -orthesen.
+Handwerkliche Arbeitsteilung
+Das Harnischinstrument wurde mit Sicherheit als therapeutisches Gerät hergestellt und nicht aus dem Beinzeug einer Rüstung umgearbeitet. Dafür sprechen beispielsweise die spezifische Länge, sowie die symmetrische Bauart, die eine Verwendung an beiden Beinen erlaubte. Zwar ist nicht bekannt, wer das Harnischinstrument herstellte, jedoch kann man annehmen, dass es ein Plattner war, der auch Rüstungen anfertigte. Plattner beherrschten das spannungsfreie Treiben sowie gegebenenfalls Härten von Blechen. Die Orthese ist reich mit detaillierten Ätzungen verziert und stellenweise vergoldet. Ätzmalerei war damals ein eigener Berufszweig.
+Sächsische Herkunft?
+Am Oberschenkel fallen zwei vergoldete Wappen auf, die von Putti gehalten und von Medaillons umrahmt werden. Es sind die Wappen von Sachsen und Dänemark. Im Jahr 1548 heirateten August von Sachsen (1526-1586) und Anna (1532-1585), Tochter von Christian III., dem König von Dänemark und Norwegen. Später, im Jahr 1553, wurde August Kurfürst von Sachsen und übernahm das kursächsische Wappen. Daher kann man das Harnischinstrument auf den Zeitraum zwischen 1553 und 1585/86 datieren. Die Kunstkammer, die August seit Mitte der 1550er Jahre aufbaute, enthielt auch repräsentative wissenschaftliche Instrumente. Laut eines Inventars von 1587 waren darunter auch mehrere Harnischinstrumente, jedoch ist nicht gesichert, dass das vorliegende Exemplar dazuzählte.</t>
+  </si>
+  <si>
+    <t>Sogenannte Henlein-Uhr (WI1265)</t>
+  </si>
+  <si>
+    <t>Die Zeit in der Tasche
+Dosenuhren wie diese machten im Mittelalter zum ersten Mal die Uhrzeit immer und überall verfügbar. Zuvor bestimmten große Turmuhren an Kirchen und Rathäusern den Takt des öffentlichen Lebens. Grundlage dafür war eine der bahnbrechendsten Innovationen des Mittelalters, die Erfindung der mechanischen Räderuhr. Welche Auswirkungen diese Erfindung auf alle Bereiche des Lebens hatte und wie sie unser Zeitverständnis bis heute prägt, verrät die DigitalStory https://alltagimmittelalter.gnm.de/"&gt;</t>
+  </si>
+  <si>
+    <t>Astrolabium des al-Sahl al-Nisaburi (WI20)</t>
+  </si>
+  <si>
+    <t>Vermessung der Welt
+Astrolabien sind komplexe Zeit- und Raummessinstrumente in handlichem Format. Sie dienten zur genauen Messung von Winkeln, um damit Höhen und Entfernungen genau zu bestimmen. Mit ihrer Hilfe konnte man ohne das von Sonnenuhren benötigte Tageslicht auch nachts die genaue Zeit ablesen. Auf ihrer zweidimensionalen Scheibe bilden sie das Himmelsgewölbe über einem bestimmten Standpunkt auf der Erde ab. Mit verschiedenen gravierten Einlegescheiben kann man das Gerät auf den jeweiligen Breitengrad einstellen.
+Die vielfachen Mess- und Orientierungsfunktionen machten Astrolabien zu einem wichtigen Instrument der Seefahrt. Zusammen mit gedruckten Tabellen erleichterten sie die Navigationsmöglichkeiten von Hochseeseglern.
+Antikes Erbe – arabische Herkunft
+Entwickelt wurden Astrolabien von griechischen Wissenschaftlern in der Antike. Sie wurden im islamisch-arabischen Kulturraum intensiv genutzt und gelangten im Mittelalter zurück nach Europa. Auch dieses Astrolabium stammt aus dem Nahen Osten. Die eingravierten Namen in arabischer Schrift bezeugen, dass es im 12. oder 13. Jahrhundert vom arabischen Meister Al-Sahl al-Nisaburi für den Herrscher der syrischen Stadt Hama hergestellt wurde. Die Datierung schwankt um hundert Jahre, da es in Hama drei Fürsten gleichen Namens gab. Eine Besonderheit dieses Astrolabiums sind die zwölf arabisch beschrifteten Tänzer und Fabelwesen, die auf der Rückseite als „Sternenzeiger“ dienen. Als Weltmodelle waren so aufwendig gestaltete Astrolabien beliebte Statussymbole von Herrschern. 
+Ein reines Schaustück?
+Auf welchen Wegen dieses Astrolabium nach Nürnberg kam, ist nicht bekannt. Es soll sich im Spätmittelalter im Besitz des Johannes Regiomontanus befunden haben. Der Mathematiker und Astronom war 1471 nach Nürnberg gezogen, wo er systematische Beobachtungen des Himmels mit selbst konstruierten Geräten betrieb. Die Reichsstadt war für ihre Metallhandwerke berühmt und im 15./16. Jahrhundert eines der wichtigsten Zentren für den Bau wissenschaftlicher Instrumente.
+Ob das Astrolabium des al-Sahl al-Nisaburi jemals praktisch zum Einsatz kam, ist höchst zweifelhaft. Denn die zugrunde liegenden Fixsternpositionen waren zu seinem Entstehungszeitpunkt bereits veraltet. Möglicherweise handelt es sich um ein reines Schaustück. In Nürnberg gelangte es in die Sammlung der Stadtbibliothek. 1877 kam es als Dauerleihgabe an das GNM, das mit 14 Astrolabien eine der bedeutendsten Sammlung dieser Instrumente weltweit beherbergt.
+&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Silberbowle (LGA9138)</t>
+  </si>
+  <si>
+    <t>Silber trifft auf Elfenbein
+Friedrich Adler entwarf 1910 die silberne Prunkbowle, deren Umsetzung die Nürnberger Goldschmiedewerkstatt J. C. Wich übernahm. Sie ist nicht als Gebrauchsgegenstand, sondern als Schaustück zu verstehen. Dem zylindrischen Unterbau der Bowle sind gedrechselte Elfenbeinsäulchen vorgelagert. Die eigentliche Schale ist trompetenförmig und zeigt stilisiertes Rankenwerk vor patiniertem Grund. Auf dem Deckel verbinden sich sphärische Dreiecke zu flachen Zeltspitzen. Der Knauf ist eine Arbeit aus durchbrochenem Elfenbein, durch deren Löcher man die vergoldete Figur eines Trinkenden erkennt. Die Elfenbein-Arbeiten stammen von Adlers Schüler und Mitarbeiter Emil Kellermann.
+Tradition und Innovation
+Adler und Kellermann lernten sich bei den kunstgewerblichen Meisterkursen des Bayerischen Gewerbemuseums in Nürnberg kennen. Von 1910 bis 1913 leitete Adler vier der insgesamt elf Meisterkurse, die die Qualität und aktuelle Strömungen der bayerischen Kunstindustrie fördern sollten. Aus Adlers und Kellermanns Lehrer-Schüler-Beziehung entwickelte sich eine mehrjährige Zusammenarbeit. In der Prunkbowle setzten sie sowohl traditionelle als auch innovative Impulse um. Die Durchbrucharbeit am Knauf ist dafür beispielhaft: Einerseits kann man sie auf die stilisierten Naturdarstellungen in Erich Haeckels Bildband „Kunstformen der Natur“ (1904; besonders Tafel 22), zurückführen; andererseits bekrönten durchbrochene Sphären schon in der Elfenbeinschnitzerei des 17. Jahrhunderts zahlreiche Pokale.
+Erster Weltkrieg und Holocaust
+Das Bayerische Gewerbemuseum kaufte die Prunkbowle gleich nach ihrer Entstehung für die Lehrsammlung an. Als das Stück 1914 für eine Ausstellung nach Lyon verliehen wurde, brach der Erste Weltkrieg aus, woraufhin Frankreich die Rücksendung der Leihgaben verweigerte. Die Prunkbowle fand ihren Weg auf den Kunstmarkt, konnte 1976 aber für das Museum zurückgekauft werden. Adler selbst war noch bis 1933 extrem erfolgreich und gefragt. Dann verhängten die Nationalsozialisten ein Arbeitsverbot über den jüdischen Kunsthandwerker und Lehrer. Letztendlich konnte nur ein Teil seiner Familie fliehen. 1942 wurde Adler im Konzentrationslager Auschwitz ermordet.</t>
+  </si>
+  <si>
+    <t>Kleid im "griechischen Schnitt" (T4006)</t>
+  </si>
+  <si>
+    <t>Ein schlichtes Kleid?
+Fast ohne Zier kommt dieses lachsfarbene Kleid aus hochwertigem Seidentaft aus. Durch die Reduktion der Ornamente wird das Wesentliche zur Schau gestellt. Es war passgenau für seine Trägerin geschneidert und umspielte schmeichelnd ihre Körperform. Nur die Brustpartie und die Ärmel liegen eng an, während der restliche Stoff frei fallen kann. Die Schleppe des Kleids macht deutlich, dass es sich um ein Festgewand handelt. Schließlich findet man am Rücken doch noch ein Zierelement: Die Reihe von seidenbezogenen Holzknöpfen hat keine Funktion und betont lediglich die lange Rückenpartie des Kleides.
+„Die neue Griechin“
+Im 18. Jahrhundert, dem sogenannten Spätbarock oder Rokoko, war die höfische Frauenmode extrem einengend gewesen. Der Oberkörper wurde von einem Korsett eingeschnürt und unter der Taille begann ein riesiger Reifrock, der selbst alltägliche Bewegungen zu einer Herausforderung machte. Doch mit der Aufklärung begann das Bürgertum die „unnatürlichen“ Ideale des höfischen Zeremoniells abzulehnen. Stattdessen orientierten es sich an der „natürlichen“ Kleidung der antiken Griechen, die vor allem in Skulpturen überliefert war. Man nennt diese Epoche auch Klassizismus. Texte aus dieser Zeit beschreiben, dass die Bewegungen der Frauen, die als „neue Griechinnen“ gekleidet waren, viel natürlicher seien und ihr Wesen besser zur Geltung komme.
+Frankreich und die Welt
+Im 19. Jahrhundert war die hohe Taille der Damenkleider eine Konstante, die man bis heute in der Mode wiederfindet. Sie wird meist als Empire-Taille bezeichnet. Der Begriff kommt aus Frankreich, wo die griechische Mode im ersten Kaiserreich, dem sogenannten Empire, besonders beliebt war. Die Französinnen der Oberschicht kleideten sich gerne in der „mode à la grecque“. Denn nach der Französischen Revolution waren die Ideale der antiken griechischen Republiken populär. Der modische Pomp der Feudalgesellschaft wurde vorübergehend durch schlichte Bescheidenheit ersetzt. Doch konnte eine wohlhabende Frau hochwertigere Stoffe und bessere Verarbeitung wählen, womit sie sich subtil von der Mehrheit abhob.
+&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Tannenberg-Büchse (W2034)</t>
+  </si>
+  <si>
+    <t>Ans Tageslicht geholt
+Die Tannenberg-Büchse ist die älteste sicher datierbare Handfeuerwaffe Europas. Benannt wurde sie nach ihrem Fundort, der 1399 zerstörten Burg Tannenberg in Hessen. 1849 fand man sie dort während einer der ersten mittelalterarchäologischen Ausgrabungen in Deutschland. Sie lag in der Zisterne, die durch die Zerstörung der Burg verschüttet worden war. Dass die Anlage – ebenfalls durch Feuerwaffen – Ende des 14. Jahrhunderts vollständig in Schutt und Asche gelegt und nicht wiederaufgebaut wurde, erwies sich als Glücksfall für die Archäologen. Denn dadurch konnte die Büchse mit Sicherheit auf eine Zeit vor 1399 datiert werden.
+Zerstörerische Kraft
+Handbüchsen gehören zu den frühesten Feuerwaffen. Sie wurden parallel zu den schwereren Feuergeschützen der Artillerie seit den 1360er Jahren entwickelt. Anders als Kanonen waren sie viel mobiler und konnten von einem oder zwei Männern herumgetragen und abgefeuert werden. Sie bestanden aus einem Metallrohr, das zur besseren Handhabung auf einen langen Holzstock montiert war. Geschossen wurde mit Schwarzpulver und Munition aus Bleikugeln, die von vorne in das Rohr geladen wurden. Durch das seitliche Zündloch brachte eine glühende Lunte das Schwarzpulver zur Explosion, die Kugel wurde „abgefeuert“. 
+Diese frühen Feuerwaffen bargen für ihre Schützen auch Risiken. Es fehlten Erfahrungen im Umgang mit Pulver und Munition, aber auch Spezialisten zur Herstellung der Waffen. Der Beruf des Büchsenmachers entwickelte sich erst im Laufe des 14. Jahrhunderts. Untersuchungen der Tannenberg-Büchse zeigten, wie porös das Rohr aus gegossener Bronze ist. Möglicherweise wäre es beim Zünden explodiert, was offenbar mit einer ähnlichen Waffe passiert ist, deren Fragmente man in unmittelbarer Nähe gefunden hat. Die Tannenberg-Büchse wurde dagegen nicht abgefeuert. Als man sie fand, steckte in ihrem Lauf noch die Kugel.
+Eine neue Art der Kriegführung
+Feuerwaffen veränderten die Kriegführung gegen Ende des 14. Jahrhunderts grundlegend. Ermöglicht wurde die neue Waffentechnologie durch die Erfindung des Schwarzpulvers in China. Obwohl die ersten Handfeuerwaffen bereits eine beachtliche Reichweite hatten, schossen sie nur sehr ungenau. Auch in der Schussfrequenz waren sie den damals üblichen Handbögen und Armbrüsten unterlegen. Dennoch setzten sie sich immer mehr durch. Man konnte sie kostengünstig und in großen Mengen herstellen, und es brauchte im Unterschied zu anderen Fernwaffen keine lange Ausbildung, um sie zu bedienen.
+&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Ständerschreibtisch, Werkstatt des Abraham und David Roentgen, Neuwied, um 1765/68 (HG13154)</t>
+  </si>
+  <si>
+    <t>Funktion und Formvollendung
+Sowohl die Höhe als auch der Neigungswinkel der Platte sind bei diesem Ständerschreibtisch aus der Mitte des 18. Jahrhunderts verstellbar. Deswegen kann man ihn als Vorläufer unserer heutigen ergonomischen Stehpulte bezeichnen. Unter der Schreibfläche befindet sich ein Kasten mit zwei Schubladen, in dem man Zubehör ablegen kann. Der gedrechselte Standfuß ist schmal und lässt viel Beinfreiheit. Aber mindestens genauso wichtig wie die komfortable Nutzung war das Aussehen des Tischs. Er ist mit Blumen verziert, und auf der Schreibfläche findet man zusätzlich zwei Vögel und eine Libelle. Auf der Platte rechts sitzt ein Kanarienvogel, der damals äußerst modisch war und teuer gehandelt wurde.
+Furnier und Marketerie
+Insgesamt kamen bei diesem handwerklichen Meisterwerk elf verschiedene Holzarten zum Einsatz. Gestaltet sind die Zierbilder in einer als Marketerie bezeichneten Furniertechnik. Dafür schnitt man die Zierelemente und Bildmotive aus millimeterdünnen Holzblättern passgenau zurecht und leimte diese ähnlich einem Puzzle auf das Konstruktionsholz. Naturwissenschaftliche Untersuchungen zeigen, dass die Schreibplatte ursprünglich bunt gebeizt war. Der Untergrund war hellgrau und ähnelte Marmor, während die Blumen und Tiere verschiedene Töne von Blau, Rosa, Grün und Gelb zeigten. Im Laufe der Zeit sind die Farben allerdings völlig verblasst.
+Die Röntgen-Manufaktur
+Der Ständerschreibtisch stammt aus der Möbelmanufaktur von Abraham und David Röntgen. Vater und Sohn hatten ihre Werkstatt seit 1750 in Neuwied am Rhein. Ihre Erzeugnisse waren in den 1760er bis 1780er Jahren an den Fürstenhöfen Europas hochbegehrt. Als das verspielte Rokoko durch den eher geradlinigen Klassizismus abgelöst wurde, passten die Kunstschreiner die Gestaltung ihrer Möbel dann rasch dem Zeitgeschmack an. Abgesehen von den raffinierten Verzierungen waren die Röntgen-Möbel für ihre mechanischen Fähigkeiten berühmt. Dazu zählen versteckte Fächer, die man mit geheimen Knöpfen öffnen konnte, schwungvoll aufklappende Schreibpulte, und viele andere Überraschungen. Die Mechaniken wurden mit ausgeklügelten Feder- und Zugmechanismen in Gang gesetzt und versetzten die Oberschicht Europas in helle Begeisterung.
+&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Weiblicher Akt mit Strümpfen (recto); Liegender weiblicher Akt mit Strümpfen (verso) (Hz3532)</t>
+  </si>
+  <si>
+    <t>Gezielte Provokation
+Man kann sich vorstellen, wie schockierend eine solche Zeichnung vor mehr als 100 Jahren wirkte. Zwar waren unbekleidete Frauen in der Kunst der damaligen Zeit nichts Ungewöhnliches. Meist waren sie aber in allegorischen Rollen und klassischen Posen in eine Bildhandlung eingebunden. Die so unverhüllt erotische Darstellung einer Frau jenseits des klassischen Schönheitsideals war dem Publikum bis dahin fremd.
+Der österreichische Maler Egon Schiele hatte früh die Wiener Akademie verlassen und ging künstlerisch eigene Wege. Den Großteil seiner Zeichnungen widmete er dem nackten Körper, seiner Erotik und Sexualität. Seine Modelle sind unterschiedslos Männer und Frauen, darunter nackte Schwangere, Mütter und ihre Babies. Im Selbstporträt stellte er auch den eigenen Körper zur Schau. Viele seiner Darstellungen sind offen erotisch. Vor allem die ausgemergelten Körper seiner Modelle und die als obszön empfundenen Posen brechen mit gesellschaftlichen Tabus.
+Mit kühnem Strich
+In dieser Zeichnung umschreibt Schiele den weiblichen Körper mit wenigen, kraftvoll gesetzten Linien. Die Pose ist fern jeder akademischen Tradition: Mit gespreizten Beinen steht die junge Frau dem Betrachtenden direkt gegenüber. Die seitliche Wendung ihres Oberkörpers, die hoch gezogene Schulter und die gekrümmten Finger erzeugen eine irritierende Ruhelosigkeit. Ihr intensiver Blick unter den dunklen Brauen ist auf ein unsichtbares Ziel gerichtet.
+Wenige, wohl kalkulierte Farbakzente verstärken die Spannung, die vom entblößten Körper der Frau ausgeht: Kaum wahrnehmbare Striche von blauer und grüner Deckfarbe verstärken die physische Präsenz der Unbekannten. Mit leuchtendem Orange lenkt Schiele den Blick unverhohlen auf Lippen, Brüste und Scham. Eine zweite, nur in Bleistift gezeichnete Aktfigur befindet sich auf der Rückseite des Blattes.
+Der Weg ins Museum
+Die Zeichnung kam 1914 – also noch im Jahr ihrer Entstehung – als Geschenk des Künstlers in die Sammlung. Egon Schiele hatte bereits erste Erfolge mit Ausstellungen seiner Werke in Wiener Galerien gehabt. Das Germanische Nationalmuseum war damit eines der ersten Museen, die Werke von Schiele besaßen – noch bevor hier zeitgenössische Kunst systematisch gesammelt wurde. Heute zählt Egon Schiele zusammen mit Oskar Kokoschka und seinem frühen Förderer Gustav Klimt zu den bedeutendsten Künstlern der Wiener Moderne.</t>
+  </si>
+  <si>
+    <t>Tanzmeistergeige mit Fächer (MIR767)</t>
+  </si>
+  <si>
+    <t>Schritt für Schritt
+In der Barockzeit gehörte neben Fechten und Reiten auch der Tanz zur Bildung der gehobenen Schichten. Der Tanzlehrer bzw. Tanzmeister gab Takt und auch Ton auf der Geige an, um die korrekten Schrittfolgen und Bewegungen zu unterrichten. Wollte er die Hände frei haben, um beispielsweise die typischen grazilen Armbewegungen vorzuführen, konnte er die kleine Geige einfach in seine Rocktasche stecken. In Frankreich wurden diese Instrumente deshalb „Pochette“ genannt: Täschchen.
+Musikalisch überholt
+Ihren Ursprung hat die Tanzmeistergeige in der Rebec, einer Vorgängerin der heute bekannten Violine. Das kleine, birnenförmige Streichinstrument mit bis zu fünf Saiten stammte aus dem Orient und verbreitete sich seit dem späten Mittelalter in ganz Europa und darüber hinaus. Im Bereich der europäischen Kunstmusik wurde die Pochette weitgehend durch die Violine abgelöst, außer von den Tanzmeistern. So berichtet auch Mozarts Vater Leopold in seiner Violinschule von 1756: „Eine schon fast veraltete Art der Geigen sind die kleinen Sack- oder Spitzgeiglein welche mit 4. oder auch nur mit 3. Seyten bezogen sind. Sie wurden, wegen der Bequemlichkeit sie in den Schubsack zu stecken, gemeiniglich von den Herren Tanzmeistern bey Unterweisung ihrer Lehrlinge gebraucht.“
+Modisches Accessoire
+Zum Benimm- und Tanzunterricht gehörte auch die bestimmten Regeln folgende Symbolsprache des Fächers, den Menschen von Welt immer mit sich führten. Mit einer Geige in der Hand wäre diese Sprache jedoch nicht zu vermitteln. Der Fächer hat deshalb eher symbolische Funktion und ist vor allem ein elegantes Accessoire. Der originale Fächer dieser Tanzmeistergeige aus der Mitte des 18. Jahrhunderts ist nicht mehr erhalten. Bevor das Instrument in den 1960er Jahren ins Museum kam, ließ der Vorbesitzer den Fächer nach einem vergleichbaren Instrument in einer Berliner Sammlung rekonstruieren.
+&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Klarinette in D, 2 Klappen (MI149)</t>
+  </si>
+  <si>
+    <t>Ein neuer Klang
+Das Instrumentarium des klassischen Orchesters, wie wir es heute aus den Konzertsälen der westlichen Welt kennen, war zu Beginn des 18. Jahrhunderts noch nicht abgeschlossen. Einige Instrumente waren noch gar nicht erfunden, darunter die Klarinette. Ihr Ursprung liegt in der Zeit um 1700 und wurde vom sogenannten Chalumeau angeregt. Das ist ein einfaches Holzrohr mit zylindrischer Innenbohrung, sechs Grifflöchern vorn und einem weiteren für den Daumen hinten. Frühe Typen sind ohne Klappen, seit dem 18. Jahrhundert finden sich häufig zwei, später eine weitere zum Überblasen. Entscheidend ist das schnabelartige Mundstück. Dieses ähnelt zwar einer Blockflöte, doch wird beim Chalumeau ein einzelnes Rohrblatt mit einer Schnur darauf befestigt, was beim Anblasen für den charakteristischen Klang sorgt.
+Innovation aus Nürnberg
+Der Holzblasinstrumentenbau ist in Nürnberg seit dem frühen 16. Jahrhundert nachweisbar. Die berühmteste Familie des Nürnberger Holzblasinstrumentenbaus waren die Denner. Johann Christoph Denner entwickelte das Chalumeau in mehreren Lagen (Diskant, Alt, Tenor, Bass). Damit war der Schritt zur Erfindung der Klarinette in seiner Werkstatt nicht mehr weit. Wie an der Klarinette seines Sohnes Jakob aus der Zeit um 1720 zu sehen ist, entstand die Klarinette aus der Kombination einer Blockflöte mit sieben Grifflöchern und der Innenbohrung eines Chalumeaus. Die beiden Klappen ordnete Denner so an, dass nun ein „sauberes“ Überblasen möglich war. So stand ein zweites und höheres Tonregister zur Verfügung.
+Clarinetto
+Ihren Namen verdankt die Klarinette einer gewissen klanglichen Verwandtschaft zur Trompete. Diese hatte im 18. Jahrhundert noch keine Ventile, weshalb man in tieferen Lagen alleine mit der Lippenspannung nur wenige Töne darauf spielen konnte. Erst in der höheren, der sogenannten Clarin-Lage, war es einem geübten Bläser möglich, durchgehende Tonleitern zu spielen. Genau dieselbe Tonlage ist es, die durch einfaches Überblasen auf der Klarinette nun möglich war. Ihre Bezeichnung „Clarinetto“ für „kleine (hohe) Trompete“ verdankt sie wahrscheinlich dem trompetenähnlichen Klang in der Clarin-Lage. Der weiche und warme Klang der tiefen Töne, die noch immer als Chalumeauregister bezeichnet werden, verschaffte der Klarinette seit der Verwendung durch Wolfgang Amadeus Mozart einen festen Platz im Orchester. Die weitere Entwicklung von Instrument und dem klanglichen und spielerischen Anspruch durch zeitgenössische Komponisten bedingten sich gegenseitig. Im 19. Jahrhundert führte das schließlich zu der Klarinette, wie wir sie heute kennen.
+&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Erzengel Raphael (Pl.O.2720)</t>
+  </si>
+  <si>
+    <t>Göttlicher Geleitschutz
+Die Figurengruppe verbildlicht die Geschichte von Tobias und dem Engel, die in den apokryphen Schriften des Alten Testaments überliefert ist. Tobias begibt sich darin auf eine gefahrvolle Reise, um das in der Ferne von seinem Vater hinterlegte Vermögen zurückzuholen. Auf dessen Rat hin engagiert er einen Reisebegleiter als Geleitschutz. Er ahnt nicht, dass es sich dabei um den Erzengel Raphael handelt, der ihm unerkannt auf der Reise zur Seite steht. Unter anderem hilft er Tobias, im Fluss Tigris einen gefährlichen Fisch zu fangen. Dessen Gallenblase, die er von seiner Reise mit nach Hause bringt, hat heilkräftige Wirkung und gibt seinem erblindeten Vater das Augenlicht zurück.
+Wie für Tobias ist Raphael auch für Betrachter der Figurengruppe nicht als Engel erkennbar, Veit Stoß hat ihn ohne Flügel dargestellt. Andere Details, die den erzählerischen Zusammenhang der Geschichte ursprünglich verbildlichten, gingen im Laufe der Jahrhunderte verloren. Dazu gehört der Fisch, den Tobias an einer Schnur in seiner linken Hand bei sich trug, und die Dose mit der Fischgalle, die Raphael auf der erhobenen Hand präsentierte.
+Ein spätes Meisterwerk
+Veit Stoß hat wie bei vielen seiner Werke auf eine farbige Fassung des Holzes verzichtet. Doch obwohl man die Struktur des Lindenholzes erkennen kann, ist die Illusion der vom Wind gebauschten Stoffe beinahe perfekt. Mit seiner Schnitzkunst gewinnt er dem Material eine Leichtigkeit ab, die die ganze Meisterschaft des damals fast 70jährigen Künstlers offenbart. Als „miracolo di legno“, ein „Wunder aus Holz“, rühmte später der italienische Kunstschriftsteller Giorgio Vasari ein vergleichbares Werk von Veit Stoß in Florenz.
+Export eines Bildthemas
+Die 1516 geschaffene Figurengruppe war als Stiftung für die Nürnberger Dominikanerkirche bestimmt. Auftraggeber war der der aus Florenz stammende Fernhandelskaufmann Raffaelo Torrigiani, der sich mehrmals in der Reichsstadt aufgehalten hatte. Das in seiner Heimat verbreitete Bildthema war in der Kunst nördlich der Alpen weitgehend unbekannt. Bei der Wahl mag eine Rolle gespielt haben, dass es sich beim Erzengel Raphael um seinen Namenspatron handelt. Vor allem aber wollte der Kaufmann sich wohl – wie der junge Tobias – bei seinen weiten und gefährlichen Handelsreisen unter den Schutz einer göttlichen Macht stellen.
+&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Pokal des Nürnberger Lebküchnerhandwerks (Teil eines Paares) (Z2531)</t>
+  </si>
+  <si>
+    <t>Lebkuchen, Honig und Wein
+Zu diesem Pokal aus dem Jahr 1683 gehört ein weitgehend identischer http://objektkatalog.gnm.de/objekt/Z2532"&gt;Zwilling</t>
+  </si>
+  <si>
+    <t>Visierung zum Merkelschen Tafelaufsatz (Hz5360)</t>
+  </si>
+  <si>
+    <t>Von der Idee zum Werk
+Bis ins kleinste Detail entwirft der Goldschmied Wenzel Jamnitzer mit dieser Zeichnung eine reich geschmückte Prunkschale. Solche sogenannten Visierungen waren wichtige Schritte im Werkprozess. Mit ihnen baten Künstler um die Freigabe eines Entwurfs, bevor sie mit der Ausführung begannen. Jamnitzer hatte den Auftrag für den Tafelaufsatz vom Nürnberger Rat erhalten. &amp;nbsp;Am 14. Dezember 1549 bekam er für das fertige Werk die nach damaligen Verhältnissen astronomische Summe von 1228 Gulden und 10 Schillingen. Der Tafelaufsatz zeigt Nürnberger Goldschmiedekunst in höchster Vollendung. Möglicherweise war er als Ehrengeschenk der Stadt für einen kaiserlichen Besuch vorgesehen. Die Prunkschale blieb allerdings zunächst im Besitz des Rats. 1809 kaufte sie der reiche Kaufmann und Marktaufseher Paul Wolfgang Merkel. Seit 1880 befindet sie sich im Rijksmuseum in Amsterdam.
+Veränderungen im Bildprogramm
+Die Zeichnung lässt ahnen, wie farbig die Goldschmiedearbeit einst war. Heute finden sich nur noch wenige Farbreste auf dem Edelmetall des Tafelaufsatzes. Ein Vergleich von Entwurf und Werk zeigt vor allem, dass Jamnitzer das Bildprogramm grundlegend überarbeitete. Auf der Visierung der Prunkschale war als Schaft Ceres, die römische Göttin der Feldfrüchte und des Wachstums vorgesehen. Die bei Tisch auf dem Tafelaufsatz drapierten Früchte sollten so erscheinen, als seien sie direkt ihrem gewundenen Füllhorn entsprungen. In der Goldschmiedearbeit ersetzte Jamnitzer die römische Göttin durch eine Frauenfigur, die mit erhobenen Armen die breite Schale trägt. Durch eine Inschrift ist sie als „Terra“, als Mutter Erde, gekennzeichnet. Am unteren Rand der Schale fügte Jamnitzer außerdem mehrere Adler hinzu. Als Wappentiere des Reichs könnten sie ein Hinweis darauf sein, dass der Tafelaufsatz tatsächlich für den Kaiser bestimmt war.
+Das Werk vieler Hände?
+Die Zeichnung in der originalen Größe der Goldschmiedearbeit gibt auch einen Einblick in die Arbeitsweise Jamnitzers: Der Entwurf ist aus fünf unterschiedlichen Papierbögen zusammengesetzt. Dies könnte am begrenzten Bogenformat des handgeschöpften Papiers liegen. Auffällig ist aber auch, dass auf jedem Bogen genau ein Segment des Gefäßes abgebildet ist. Das erleichterte die Arbeit, wenn der Auftraggeber Nachbesserungen forderte – was ja offensichtlich der Fall war. Jamnitzer konnte einfach die entsprechenden Segmente durch neue Teilentwürfe ersetzen, ohne die vollständige Zeichnung mit allen Details wiederholen zu müssen. Der Tafelaufsatz gehört heute zu den bekanntesten Werken des Nürnberger Goldschmieds.</t>
+  </si>
+  <si>
+    <t>Silbervotiv (Slg.RichterVGS12)</t>
+  </si>
+  <si>
+    <t>Was ist eine Votivgabe?
+Der Begriff Votiv leitet sich vom lateinischen „votum“ ab, was für Gelübde, Versprechen; Wunsch oder Verlangen steht. Votivgaben von Gläubigen finden sich noch heute in Wallfahrtskirchen. In der Geschichte gehen sie auf kultische Opfergaben zurück. Im Mittelalter bezeugen sie den Schutz durch einen Heiligen. Votive wurden aus unterschiedlichen Materialien hergestellt, darunter Ton, Bronze, Eisen oder Holz, vor allem aber Wachs.
+Eine Votivgabe oder -tafel ist der materialisierte Ausdruck eines intimen Aktes zwischen einem Gläubigen und dem von ihm an Wallfahrtsorten angerufenen Gnadenbild. Letzteres steht entweder stellvertretend für Jesus Christus, Maria als Universalpatronin oder andere Heilige, die meist bei speziellen Anliegen um Hilfe oder zum Dank für die Errettung aus einer Notlage angerufen wurden. Votivgaben veranschaulichen oft das geheilte Leiden entweder in symbolischer Form oder als Abbild des erkrankten Organs oder Körperteils der Votanten.
+Brüste als Votiv?
+Brustvotive wurden unter anderem der hl. Agatha als Dank für die Heilung dargebracht, vor allem für zwei Krankheiten: Brustkrebs oder Brustentzündungen. Letztere traten bis weit ins 19. Jahrhundert hinein häufig bei Wöchnerinnen auf. Die Bitte nach ausreichendem Milchfluss, also nach Muttermilch, war in den meisten Bevölkerungsschichten existentiell für das Überleben der Säuglinge, denn industriell gefertigte Babynahrung gab es noch nicht.
+Wieso aus Silber?
+Seit dem Barockzeitalter schätzte das Bürgertum Silber als Material für Votivgaben. Mit der Epoche der Aufklärung gewann Silber zunehmend an Bedeutung, weil damals die naiv gemalten Votivtafeln in die Kritik gerieten und echte, edle Materialien bevorzugt wurden. Im Fall dieses Brustvotivs wurden verschiedene Einzelelemente des wertigen Materials zu einer Tafel zusammengefügt. Die beiden kreisrunden Brüste stellen jedoch kein reales Abbild weiblicher Brüste dar.
 &amp;nbsp;</t>
   </si>
   <si>
     <t>Topfhelm des Hans Rieter zu Kornburg (W2801)</t>
   </si>
   <si>
     <t>Ein seltener Fund
 Im späten Mittelalter besaß nahezu jeder Ritter einen solchen Helm für den Krieg oder das Turnier. Dennoch sind heute nur noch weniger als 20 dieser originalen Helme erhalten. Gutes Eisen hatte damals einen hohen Materialwert. Unbrauchbare oder veraltete Helme wurden daher in großer Zahl umgeformt und das teure Material wiederverwendet. 
 Dass dieser Helm die Jahrhunderte überdauerte, verdanken wir einem Brauch, der im 14. Jahrhundert aufkam: Zur Erinnerung an einen verstorbenen Ritter hängte man dessen Wappenschild zusammen mit dem Helm in der Kirche auf. Oft wurden dafür dünnwandige Nachbildungen verwendet. Erst 1924 entdeckte man, dass sich auf dem Totenschild des Hans Rieter zu Kornburg in der Allerheiligenkirche Kleinschwarzenlohe ein originaler Helm befand. 
 Rundum geschützt
 Topfhelme waren die ersten vollständig geschlossenen Helme. Sie wurden aus mehreren miteinander vernieteten Eisenplatten gefertigt. Das obere Scheitelstück dieses Helms wurde sehr aufwendig aus einem Stück getrieben. Unterhalb der schmalen Sehschlitze erkennt man eine Reihe von Löchern, die das Atmen erleichtern sollten. Der kreuzförmige Durchbruch links war für eine Rüstkette bestimmt, die den Helm mit der Rüstung verband. Nicht erhalten ist die sogenannte Helmzier, ein Aufsatz, der den Helm mit den persönlichen Erkennungszeichen des Ritters versah.
 Nicht für jeden Kampf geeignet
 Topfhelme waren vor allem ein wirksamer Schutz vor Angriffen von Reitern mit der Lanze. Sie wurden daher ausschließlich von Rittern getragen. Die geschlossene Form brachte aber auch Nachteile mit sich: Sie behinderte vor allem die Sicht, die Beweglichkeit und die Atmung. Das konnten auch Atemlöcher und Sehschlitze nicht verhindern. Eine ausreichende Luftversorgung war angesichts der schweren körperlichen Anstrengung eines Kampfes entscheidend. Zum Nahkampf mit Schwert und Dolch nahmen Ritter ihren Helm daher meistens ab.
 Alter Adel
 Die Verwendung für den Totenschild hatte Anfang des 17. Jahrhunderts einige Veränderungen des Helms zur Folge. Dazu gehören die Farbfassung und die goldenen Schmuckstreifen, das Aufhängeloch, die Spangen vor den Sehschlitzen und der gezackte Streifen aus Kettengeflecht. Vermutlich nahm man hierfür den unteren Rand eines Kettenhemds. Dass für den Totenschild eine damals bereits veraltete Helmform verwendet wurde, geschah wohl mit Absicht: Im 16. und 17. Jahrhundert waren viele Patrizier in den Adelsstand erhoben worden. Über die Helmform betonte man die Zugehörigkeit zum alten Ritteradel.
 &amp;nbsp;</t>
   </si>
   <si>
-    <t>Goldhaube einer Nürnberger Patrizierin (Flinderhaube) (T35)</t>
-[...45 lines deleted...]
-  <si>
     <t>Grabfigur des Grafen Heinrich III. von Sayn (Pl.O.2299)</t>
   </si>
   <si>
     <t>Der Wunsch nach ewigem Leben
 Ursprünglich war die Skulptur, die heute aufrechtstehend präsentiert wird, als liegende Grabfigur entworfen worden. Die überlebensgroße Darstellung des Grafen Heinrich III. von Sayn zierte die Deckelplatte seines Hochgrabs in der Prämonstratenserabtei Sayn. Die Abtei war von seinen Vorfahren gestiftet worden und liegt am Fuß des Familienstammsitzes nahe Koblenz. Der 1247 verstorbene war einer der mächtigsten Herrscher am Mittel- und Niederrhein. Ihm unterstanden mehrere Grafschaften und bedeutende rheinische Stifte.
 Wie in der nordeuropäischen Kunst üblich, erscheint der Graf liegend, aber mit geöffneten Augen. Auf diese Weise veranschaulichte man den christlichen Glauben an das ewige Leben. Über seinem auf Kissen gebetteten Kopf bilden die Mauern und Türme einer Stadt einen Baldachin. Sie verkörpern das Himmlische Jerusalem, in das die Toten am Ende aller Tage Eingang finden sollen. Löwe und Drache unter den Füßen des Verstorbenen sind als Zeichen der überwundenen Welt und des Bösen zu verstehen.
 Weltlicher Glanz
 Heute lässt sich kaum noch ahnen, wie prunkvoll die Grabfigur einst ausgesehen hat. Die ursprüngliche Bemalung ist nicht mehr erhalten. Winzige Farbpartikel in der Holzoberfläche lassen allerdings Rückschlüsse auf die farbige Gestaltung der Skulptur ziehen. Der Dargestellte trug einst ein prächtiges goldgemustertes Gewand, darüber einen roten Mantel mit weißem Pelzfutter. Ein hellblauer Gürtel mit goldener Schnalle, ein rot-grün gemustertes Almosentäschchen, schwarze Schuhe und der rote Blütenkranz auf seinem Haupt vervollständigten die repräsentative Erscheinung des Grafen.
 Im Tod vereint
 Was die Grabfigur neben ihrer monumentalen Größe und ihrer kunstvollen Ausführung so besonders macht, ist das Kind an der Seite des Verstorbenen. Dargestellt ist die Tochter des Grafen, die nur kurze Zeit nach ihm starb. Offenbar wollte Heinrichs Witwe damit die Legitimität ihrer Tochter bezeugen, was für die Erbfolge von Bedeutung war. Ein Grabmal, auf dem Eltern und Kinder gemeinsam dargestellt werden, ist einzigartig in der Kunst der damaligen Zeit.
 &amp;nbsp;</t>
   </si>
   <si>
-    <t>Erzengel Raphael (Pl.O.2720)</t>
-[...610 lines deleted...]
-  <si>
     <t>Die Kniende / Geneigter Frauenkopf (Pl.O.3473)</t>
   </si>
   <si>
     <t>Ähnlich, aber einzigartig
 Wilhelm Lehmbruck schuf 1911 eine lebensgroße weibliche Aktplastik aus Gips, die er Die Kniende nannte. Begleitend fertigte er mehrere Büsten der Knienden, die sich durch Material und Oberflächendetails unterscheiden. Das Exemplar im GNM besteht aus gelblichem Ton. Obwohl die Bearbeitungsspuren der Figur Einzigartigkeit verleihen, stellte Lehmbruck keine konkrete Person dar. Vielmehr zeigt die Büste eine universelle menschliche Geste. Die Frau hat ihre Augen geschlossen und den Kopf zu ihrer linken Schulter geneigt. Sie exponiert ihren langen, schlanken Hals. Diese Haltung könnte Nachdenklichkeit oder Demut darstellen. Lehmbruck lässt die Büste auf Höhe der Brust enden und ruft dazu auf, den Körper weiter zu imaginieren. Er deutet das Ganze an, ohne es zu zeigen.
 Eine universelle Frau
 Die vollfigurige Version hat ein Knie am Boden abgelegt und ein Bein aufgestellt. Ihre dünnen Körperglieder wirken elegant und unnatürlich. Daher warfen Kritiker Lehmbruck vor, er habe keinen Menschen, sondern eine Gliederpuppe geschaffen. Außerdem wurde die Kniende immer wieder als „gotisch“ bezeichnet. Doch während die gotische Bildhauerei überwiegend christliche Bildwerke schuf, vermied Lehmbruck jegliche Identifizierung der Frau. Ihr Kniefall wirkt dadurch universell. Vielleicht wartet sie auf eine Ehrung, vielleicht erweist sie jemandem eine Ehre, oder vielleicht interagiert sie gar nicht mit der Umwelt und hat ihre Aufmerksamkeit stattdessen ganz nach innen gerichtet.
 Ruhm und Verachtung
 Im Jahr 1909 zog Lehmbruck mit seiner Familie von Berlin nach Paris um, weil sich dort die internationale Avantgarde versammelte. Der Künstler hoffte, hier seinen großen Durchbruch zu schaffen. Als er 1911 Die Kniende und die dazugehörigen Büsten schuf, überraschte und irritierte er die Kunstwelt. Lehmbruck durfte 1912 bei der Sonderbundausstellung in Köln und 1913 bei der International Exhibition of Modern Art in New York ausstellen. Schon 1916 bezeichnete der Dichter Theodor Däubler Die Kniende als „Vorwort zum Expressionismus in der Skulptur“. Im Nationalsozialismus jedoch wurden die jüngeren Werke Lehmbrucks als „entartet“ angesehen – ein Urteil, das nach 1945 schnell wieder in Anerkennung für seine Pionierleistungen umschlug.</t>
-  </si>
-[...284 lines deleted...]
-Dosenuhren wie diese machten im Mittelalter zum ersten Mal die Uhrzeit immer und überall verfügbar. Zuvor bestimmten große Turmuhren an Kirchen und Rathäusern den Takt des öffentlichen Lebens. Grundlage dafür war eine der bahnbrechendsten Innovationen des Mittelalters, die Erfindung der mechanischen Räderuhr. Welche Auswirkungen diese Erfindung auf alle Bereiche des Lebens hatte und wie sie unser Zeitverständnis bis heute prägt, verrät die DigitalStory https://alltagimmittelalter.gnm.de/"&gt;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>