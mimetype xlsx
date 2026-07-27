--- v1 (2026-05-24)
+++ v2 (2026-07-27)
@@ -23,1045 +23,1045 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Highlights" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="171">
   <si>
     <t>preview_image</t>
   </si>
   <si>
     <t>title</t>
   </si>
   <si>
     <t>wisski_path_local_store__highlight_text</t>
   </si>
   <si>
-    <t>Hebammenkoffer der Elise Dudek (WI2238,0)</t>
-[...76 lines deleted...]
-Stadtpfeifer spielten bei offiziellen Anlässen, öffentlichen Kundgebungen und in der Kirche. Durch die besondere politische Situation der freien Reichsstadt Nürnberg waren der Rat der Stadt und die Patrizier eng verbunden: In den Zwischenräumen der Inschrift auf dem Schallkranz „MACHT ICH ISAC EHE NVR MBE 1612“ [=Nuremberg] sind die Wappen von sieben Nürnberger Patriziergeschlechtern eingraviert: Volckamer, Harsdörfer, Tetzel, Haller von Hallerstein, Starck, Nützel und Prünsterer. Die reichen Verzierungen und die Wappen sprechen dafür, dass das Instrument für den Rat der freien Reichsstadt Nürnberg gefertigt wurde. Mit großer Wahrscheinlichkeit erklang die Posaune auch beim Nürnberger Friedensmahl 1649, als im Rathaus internationale Diplomaten das Ende des Dreißigjährigen Krieges und damit den Anfang des Europäischen Friedens feierten.
+    <t>Kachelofen (A503)</t>
+  </si>
+  <si>
+    <t>Eine Heizung als Schauobjekt
+Kachelöfen sind eine Erfindung des Mittelalters. Spätestens im 15. Jahrhundert setzten sie sich als neue Form der Raumheizung durch. Sie waren Teil der Innenausstattung von Wohnstuben und offiziellen Räumen und dienten gleicher­maßen dem Raumschmuck als auch der Repräsentation. Entsprechend kunstvoll ist meist ihre Gestaltung, wie bei diesem Ofen: Fast vollständig ist er aus glasierten Kacheln in leuchtenden Farben aufgebaut. Auf den Figurenfeldern erkennt man verschiedene Apostel, die Wappen verweisen auf den Würzburger Bischof Lorenz von Bibra, Würzburger Domherren, die Stadt Ochsenfurt und fränkische Adelsfamilien.
+Die Bildmotive geben einen Hinweis auf die Herkunft des Kachelofens. Er stammt aus dem ehemaligen Amtshaus des Würzburger Domkapitels in Ochsenfurt, dem heutigen Rathaus. Damals verband sich kirchliche und weltliche Macht an diesem Ort, denn die Mitglieder des Domkapitels hatten gleichzeitig die Herrschaft über die Stadt inne. Auch wenn einige der Kacheln später ergänzt wurden, ist ein solcher, fast vollständig erhaltener Kachelofen aus dieser frühen Zeit eine Seltenheit. 
+Der Luxus von Wärme
+Kachelöfen hielten zunächst Einzug in die Häuser der Oberschicht, in Adelsresidenzen, Klöster, Rat- und Kaufmannshäuser. Sie waren vor allem in den mittelalterlichen Städten verbreitet, bis sie mehr und mehr auch die Bauernstuben der ländlichen Gegenden erreichten.
+Mit ihrer langanhaltenden Wärme bedeuteten Kachelöfen eine erhebliche Verbesserung der Wohnqualität. Zuvor nutzte man zum Heizen fast ausschließlich offene Kamine. Diese leiteten einen Großteil der Wärme ungenutzt durch den Schornstein ab, zudem zog ihr Rauch oft in die Stuben. Ein Kachelofen dagegen ist so konstruiert, dass der Rauch lange in der Heizkammer gehalten wird, bevor er auf der Rückseite durch die Wand in Küche oder Flur geleitet wird. Die oft mit Modeln hergestellten Kacheln hatten auch eine praktische Funktion: Die plastisch gestalteten Schmuckreliefs vergrößerten die Oberfläche, so dass der Ofen deutlich mehr Wärme nach außen abgab.
+Brandschutz
+Die geschlossene Konstruktion von Kachelöfen hatte vor allem in den eng bebauten Städten noch einen weiteren Vorteil. Jede offene Feuerstelle im Haus erhöhte die Gefahr eines Wohnungsbrandes, der schnell zum Flächenbrand werden konnte. In den winkligen Gassen mit ihren meist aus Holz konstruierten Häusern verbreitete sich Feuer in Windeseile. Die Einführung von Kachelöfen reduzierte diese Gefahr erheblich und trug zur Sicherheit der Bewohner bei.</t>
+  </si>
+  <si>
+    <t>Heiltumsschrein (KG187)</t>
+  </si>
+  <si>
+    <t>Sicher verwahrt
+Der hausförmige Schrein enthielt einmal die wichtigsten Reliquien – das „Heil(ig)tum“ – des Reiches. Als Teil des Kronschatzes untermauerten sie die Macht deutscher Herrscher, die ihnen nach damaliger Vorstellung durch göttliche Gnade zukam. Zusammen mit den anderen Reichsinsignien – unter anderem Krone, Reichsapfel, Zepter und Schwert – waren sie 1424 von König Sigismund der freien Reichsstadt Nürnberg zur dauerhaften Aufbewahrung übergeben worden. Im böhmischen Kerngebiet seiner Herrschaft wüteten in der ersten Hälfte des 15. Jahrhunderts immer wieder Kriege gegen die Hussiten. Seine Geburtsstadt Nürnberg erschien dem König für die Verwahrung der Reichskleinodien als sicherster Ort.
+Ein angemessenes Behältnis
+Von 1438 bis 1440 entstand der Schrein im Auftrag des Nürnberger Rats. Er war eine Gemeinschaftsarbeit mehrerer einheimischer Handwerker und Künstler. Das hölzerne Gehäuse schuf der Schreiner Hans Nürnberger, die silbernen Wappen fertigten die Goldschmiede Peter Ratzko und Hans Scheßlitzer. Welcher Rotschmied die Messingarbeiten schuf, ist nicht bekannt. Der Maler Lucas bemalte die Unterseite. Auf der Frontseite befindet sich eine Klappe, die nach der Entriegelung von insgesamt drei Schlössern nach unten hin zu öffnen ist.
+Die Seiten des Schreins sind flächendeckend mit silbernen Rauten bedeckt. Das wertvolle Material bringt nicht nur die Kostbarkeit der Reliquien zum Ausdruck. Es zeigt auch die politische Bedeutung, die der Heiltumsschrein für Nürnberg hatte. Auf den silbernen Rautenfeldern repräsentiert sich die Reichsstadt mit ihrem großen und kleinen Wappen. Sie macht dadurch den Anspruch für alle sichtbar, legitimer und auf ewig bestellter Hüter des Reichsschatzes zu sein.
+Für alle sichtbar – und dennoch geschützt
+Auf der Unterseite des Schreins sind die beiden bedeutendsten der im Inneren verwahrten Reliquien abgebildet: Die Heilige Lanze und ein Fragment des sogenannten Wahren Kreuzes Christi, an dem Jesus hingerichtet wurde. Die Unterseite ist deshalb so wichtig, weil sie die eigentliche Schauseite des Schreins war. Denn die Nürnberger hatten ihn an Ketten in das hohe Deckengewölbe der Kapelle ihres Heilig-Geist-Spitals gehängt. Auf diese Weise war der Schatz für alle sichtbar – und trotzdem vor unerlaubtem Zugriff geschützt. Erst 1796 wurden die Reichskleinodien nach Wien gebracht, um sie vor den herannahenden französischen Truppen in Sicherheit zu bringen. Der Schrein dagegen blieb der Stadt erhalten.
+&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Erdglobus, sogenannter Behaim-Globus (WI1826)</t>
+  </si>
+  <si>
+    <t>Globus 1492 – „Zeitalter der Entdeckungen“
+Der Behaim-Globus gilt als älteste erhaltene Erddarstellung in Kugelform. Schon die Griechen der Antike wussten, dass die Erde rund ist, und fertigten Globen an. Jedoch ist nicht bekannt, dass einer von ihnen die Zeit überdauerte. Martin Behaim verwendete für die Konzeption des Globus eine Vielzahl antiker und zeitgenössischer Quellen. Jedoch mangelte es noch an exakten Karten und empirischen Erfahrungen. Der Globus fasst das bekannte Wissen über die Welt zusammen und gleicht einer visuellen Enzyklopädie. Daher ist er über und über beschriftet. Darunter findet sich legendenhaftes Wissen über Seeungeheuer und Fabelwesen genauso wie damals aktuelle Erkenntnisse über Ressourcenvorkommen und Reiserouten. Das Objekt zeigt eindrücklich, dass Europa seine Hände nach der ganzen Welt ausstreckte. Als Behaim die Arbeit am Globus im Jahr 1492 aufnahm, landete Christoph Kolumbus gerade erst in Amerika. Daher ist dieser Teil der Welt noch nicht dargestellt, ebenso wie Australien. Die bekannten Kontinente hingegen sind zu groß geraten, weil der Erdumfang unter Berufung auf den antiken Gelehrten Claudius Ptolemäus zu klein gewählt wurde.
+Behaims Globus und seine Beweggründe
+Martin Behaim war ein Nürnberger Patrizier, der nach Portugal ausgewandert war und dort für den König arbeitete. Er nahm wahrscheinlich an Entdeckungsfahrten Teil und hatte deswegen wohl Zugriff auf exklusives Kartenmaterial. Deshalb ist die Westküste Afrikas schon relativ präzise wiedergegeben. Vielleicht hatten die Portugiesen die Herstellung des Globus sogar unterstützt. Ein weiterer möglicher Beweggrund war die Suche nach Sponsoren für kostspielige Entdeckungs- und Handelsreisen. Behaim hat an vielen Orten vermerkt, dass man dort wertvolle Rohstoffe finden könne. Dazu zählten zum Beispiel Perlen, edle Hölzer und Gewürze. Ihre Kennzeichnung auf dem Globus sollte Investoren dazu bewegen, die Reisen finanziell zu unterstützen.
+Spezialisten arbeiten zusammen
+Mehrere Nürnberger Handwerker erschufen den Globus in einem arbeitsteiligen Prozess. Ein Glockengießer lieferte eine Lehmkugel, die mit Leinentüchern beklebt wurde. So entstanden durch Abformung zwei hohle Halbkugeln. Auf diese wurden Pergament und Papier aufgebracht. Ein Buchmaler und ein Schreiber gestalteten die Oberfläche. Das Gestell des Globus fertigten ein Schlosser und ein Schreiner. Für diesen aufwendigen Prozess gab es noch keine Vorbilder. Der Globus wurde anschließend im Nürnberger Rathaus aufgestellt und dort vermutlich wichtigen Gästen der Stadt gezeigt. Leider ist er heute nicht mehr gut lesbar. Schuld daran sind Alterung und mehrfache Restaurierungen.</t>
+  </si>
+  <si>
+    <t>Die Verkündigung an Maria (Gm878)</t>
+  </si>
+  <si>
+    <t>Auf das Wesentliche reduziert
+Vollkommen auf das Wesentliche reduziert gibt Konrad Witz die Erzählung aus dem Lukasevangelium wieder: Der Erzengel Gabriel überrascht Maria mit der Botschaft, dass sie schwanger werden und Gottes Sohn zur Welt bringen wird (Lk 1, 26–38). Der Maler hat die Szene in einen kargen Raum verlegt. Kein Mobiliar, kein schmückendes Beiwerk lenken den Blick von den monumentalen Figuren ab. Als müsse er die Wahrhaftigkeit des Geschehens betonen, hält der Maler stattdessen kleinste Details des kargen Raumes fest: die Maserung der Holzbalken, die Risse im Putz und den Mörtel, der aus den Fugen quillt. Dass der Engel den Raum durch eine verschlossene Tür betreten hat, ist als theologische Aussage zu verstehen: Verbildlicht ist der Widerspruch, dass Maria schwanger werden kann und gleichzeitig ihre Jungfräulichkeit behält. Wie die Kammer ist ihr Leib im einen Moment noch leer, bevor sie kurze Zeit später – so unerklärlich wie das Eintreten des Engels – den Gottessohn in sich trägt.
+Kunstvolle Lichtregie
+Besonders auffällig sind die markanten Schatten im Bild. Scharfe Schlagschatten lassen die Bolzen in den Holzbalken und den eisernen Türgriff hervortreten. Zugleich verleihen sie Maria und dem Engel eine fast greifbare körperliche Präsenz. Die Schatten erzeugen die Illusion einer Lichtquelle, die sich rechts außerhalb des Bildes befinden muss. Dies zeigt insbesondere der balkenförmige Schatten, der von der rechten unteren Bildecke ausgeht. Dieses Motiv übernimmt Konrad Witz aus dem damals schon berühmten Genter Retabel der Brüder van Eyck und zeigt sich damit als weltgewandter Kunstkenner. Zugleich schafft er durch die komplexe Lichtregie eine Verbindung zwischen dem Bildraum und der Lebenswelt der Betrachtenden.
+Die neuen Realisten
+Der in Basel tätige Konrad Witz gehörte zu einer Generation von Malern, die die Kunst Mitteleuropas im 15. Jahrhundert teils radikal erneuerten. Die lebensnahe Wiedergabe verschiedener Lichteffekte und Materialien – wie etwa der Goldstickereien der Mantelsäume – zeugen von der Auseinandersetzung mit der „Ars Nova“. Darunter versteht man eine in den Niederlanden entwickelte neue Art der realistischen Malerei, die Maler wie Witz aber gänzlich eigenwillig adaptierten.
+Die Tafel bildete ursprünglich vermutlich die Außenseite eines Retabelflügels, dessen in Basel erhaltene Innenseite die Begegnung an der Goldenen Pforte zeigt. Der Aufstellungsort des Retabels ist nicht mehr bekannt. Möglicherweise war es für die Zisterzienserinnenkirche Olsberg oder eine andere Kirche in der Umgebung von Basel bestimmt.
+&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Toilettenservice aus 53 Einzelteilen mit Futteral (HG4885)</t>
+  </si>
+  <si>
+    <t>Luxus aus Augsburg
+Das ungewöhnlich große Service besteht aus 53 Teilen und umfasst Toilettengarnitur, Schreibzeug und Frühstücksgeschirr – kurzum alles, was eine Dame aus bestem Hause um 1700 im Laufe des Tages benötigte. Gemeinsam ist allen Teilen die besonders kostbare und fragile Verbindung von Achatelementen und vergoldetem Silber. Alles konnte platzsparend in dem eleganten Koffer aus rotem Leder verstaut oder transportiert werden. Allerdings spricht der gute Erhaltungszustand vieler solcher Service dafür, dass sie selten oder gar nicht benutzt wurden und Statussymbole der wohlhabendsten Kreise waren. Bräutigame schenkten sie oft ihrer Braut als Morgengabe.
+Die Silberfassungen wurden Ende des 17. Jahrhunderts vom Goldschmied Tobias Baur aus Augsburg angefertigt, dessen Marke „TB“ auf viele der Einzelstücke gestempelt ist. Die Augsburger Goldschmiede hatten bei der Produktion dieser Luxuserzeugnisse eine nahezu monopolartige Stellung in Nordeuropa.
+Morgendliche Repräsentation
+Während der Morgentoilette nahm man das Frühstück ein und empfing Besuch, ganz nach dem Vorbild des französischen Hofs. Die frühesten Service dieser Art entstanden entsprechend auch in Frankreich. Dieses Service beinhaltet eine Glocke, mit der man nach dem Personal klingelte, Kerzenständer und eine Lichtputzschere zum Kürzen von Kerzendochten, Kanne und Gießbecken für erfrischendes Wasser, Spiegel, Frisier- und Schminkzubehör. Schreibgeräte und Handstempel durften ebenso wenig fehlen wie Utensilien zum Genuss der morgendlichen Suppe oder des neuen Modegetränks Tee.
+Bewunderung und Spott
+Die aufwendige Morgentoilette war eines der Distinktionsmerkmale des Adels. Der katholische Prediger Abraham a Sancta Clara erzählt uns um 1700 (nicht ohne moralisierende Hintergedanken) von der Bedeutung der weiblichen Toilette: „Die Dame […] schläfft darauf am Sonntag bis gegen 10 Uhr, dann setzt sie sich zu dem Nacht-Tisch vor dem Spiegel, zwinget die Haare durch Pomade in die Höhe, putzt, stutzt, ziert, schminkt sich, umsteckt sich mit kostbaren Haar- und Zitternadeln; es glänzet alles von Schmück, Silber und Gold …“ Das Ritual zog aber bald auch Spott auf sich, weil es als überzogen wahrgenommen wurde.&amp;nbsp;
+&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Minerva (Pl.O.2493)</t>
+  </si>
+  <si>
+    <t>Beschützerin der Kunst
+Die römische Göttin Minerva – bei den Griechen bereits als Athene verehrt – galt in der antiken Mythologie als Hüterin des Wissens und Göttin der Weisheit. Darüber hinaus sprach man ihr auch Einfluss auf die Geschicke des Staates und die taktische Kriegsführung zu. Entsprechend wehrhaft ist sie hier mit einem prächtigen Federhelm, einem Schuppenpanzer und wadenhohen Stiefeln ausgerüstet. Ihr Schild ist mit dem Haupt der Medusa geschmückt, dessen Anblick der Sage nach alle Gegner zu Stein erstarren ließ.
+An der Hand führt sie einen Knaben, der vertrauensvoll zu ihr aufschaut. Mit dem Buch und einer Zeichenrolle unter dem Arm ist er als Verkörperung der Künste dargestellt. Weitgehend unbekleidet und wehrlos vertraut er sich der sicheren Führung der Schutzgöttin an.
+Die Leichtigkeit des Rokoko
+Die über drei Meter hohe Skulptur war eine von mindestens zwölf Darstellungen mythologischer Götter und Heroen im Park von Schloss Seehof bei Bamberg. Geschaffen hat sie der aus Böhmen stammende Bildhauer Ferdinand Tietz (1708-1777). Mit 28 Jahren war er nach Würzburg gekommen, wo er neben Arbeiten an der neuen Residenz auch kirchliche und bürgerliche Aufträge übernahm. Nach seiner Übersiedlung ins nahe gelegene Bamberg wurde er zum Hofbildhauer des dortigen Fürstbischofs. Tietz betrieb eine große Werkstatt mit fünf Gesellen und gilt als einer der bedeutendsten Bildhauer des süddeutschen Rokoko. Für den Zeitstil typisch sind die leichte, tänzerische Wendung des Körpers und die gebauschten, die Figur in weiten Bögen umspielenden Gewänder. 
+Garten der Götter
+Schloss Seehof war die Sommerresidenz der Bamberger Fürstbischöfe und diente vor allem als Jagdschloss. Die weitläufigen Parkanlagen, für die auch die Skulpturen geschaffen wurden, bildeten mit ihren Orangerien, Fontänen Alleen, Hecken und Terrassen ein besonderes Gartenkunstwerk. Sie waren nicht so sehr an französische Vorbilder angelehnt, die auf die Repräsentation absolutistischer Macht abzielten, sondern an die sehr viel intimer gestalteten Gärten italienischer Villen oder holländischer Anlagen. Der Garten lud ein zum Lustwandeln, zu Rückzug und Muße. Er konnte aber auch ein Ort der Repräsentation sein und bot dann die reizvolle Kulisse für Feste und Veranstaltungen. Eine Skulptur wie die der Minerva war Teil dieser Inszenierung. Als Schutzpatronin der Künste war sie ein Sinnbild der Kunst- und Wissenschaftsförderung der Bamberger Fürstbischöfe.
+&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Torquetum (WI33)</t>
+  </si>
+  <si>
+    <t>Absolute Präzision
+Ein Torquetum wurde zur Vermessung der Welt und des Himmels genutzt. Es zeigt modellhaft die Lage von Horizont und Äquator und dient zur Bestimmung des Sonnenstands - und damit der Zeit. Man verwendete Torqueten auch zur Berechnung von Längen, Höhen und Breiten. Dadurch ließen sich Sternpositionen genau bestimmen, man konnte aber auch die Höhe von Bergen oder Bauwerken ermitteln. Daneben wurde es, wie die meisten astronomischen Geräte, für astrologische Berechnungen eingesetzt.
+Seinen Namen verdankt das Torquetum seinen drehbaren Scheiben, Zeigern und Bogenstücken – „torquere“ ist das lateinische Wort für „drehen“. Für das reibungslose Zusammenspiel der dreidimensional angeordneten Bestandteile ist äußerste Präzision gefragt. Dies gilt sowohl für die Bearbeitung des Metalls als auch für die eingravierten Maßsysteme zum Ablesen der Werte.
+Bilderkosmos
+Entworfen hat dieses Torquetum der damals europaweit bekannte Mathematiker und Astronom Johannes Praetorius. Was vor allem ins Auge fällt, ist die kunstvolle Ausgestaltung des von vier kleinen Löwen getragenen Instruments. Das Messing wurde mit unterschiedlichen handwerklichen Techniken bearbeitet und vergoldet. Neben den feinen, rein funktionalen Skalen sind alle Flächen vollständig mit bildlichen Darstellungen bedeckt. Dazu gehören unter anderem Themen der Bibel und ein Jahreszeiten-Zyklus, aber auch Männer bei Vermessungsarbeiten mit unterschiedlichen Instrumenten. Als Vorlagen nutzte der namentlich nicht bekannte Graveur W.W. wissenschaftliche Bücher und Serien von Stichen.
+Bürgerliche Kunstkammer
+In Auftrag gegeben wurde das Torquetum vom Nürnberger Arzt Melchior Ayrer. Es könnte ihm in seiner medizinischen Praxis zur Ermittlung günstiger Zeitpunkte für bestimmte Heilbehandlungen und Eingriffe gedient haben. Vor allem war es ein sehr repräsentatives Objekt. Ayrer hatte es bei Praetorius zusammen mit anderen, ebenso kunstvoll gestalteten wissenschaftliche Instrumenten in Auftrag gegeben. Selbstbewusst ließ er sein Familienwappen neben der Signatur von Praetorius anbringen.
+Mit seiner kostbaren Instrumentensammlung konnte sich der Arzt selbst mit adligen Machthabern messen: Die bei Praetorius in Auftrag gegebenen Stücke haben die Qualität vergleichbarer Instrumente in der Kunstkammer des Kurfürsten August von Sachsen. Einige Geräte von Praetorius besaß der Kurfürst sogar in fast identischer Ausführung.
 &amp;nbsp;</t>
   </si>
   <si>
     <t>Freiherr von und zu Aufseß (Pl.O.1305)</t>
   </si>
   <si>
     <t>Alles begann mit Aufseß …
 Hans von und zu Aufseß war der Gründer und bis 1862 der erste Direktor des Germanischen Nationalmuseums. Als Nachkomme eines reichsritterlichen Geschlechts, widmete er sich bereits während seines Jura-Studiums mit großer Leidenschaft historischen Forschungen und verwaltete die Familiengüter. Seine umfangreiche Privatsammlung aus Kunst- und Altertumsschätzen sowie Büchern, Handschriften und Archivalien bildete den Grundstock für das Museum, welches heute mit mehr als 1,4 Millionen Objekten das größte kulturhistorische Museum des deutschen Sprachraums ist.
 Im Sinne der Zeit
 Die Zersplitterung Deutschlands in heterogene Einzelstaaten und der wachsende Einfluss des Bürgertums in der ersten Hälfte des 19. Jahrhunderts weckten den Wunsch nach nationaler Einheit, politischer Beteiligung und Freiheit. Die Suche nach kollektiver kultureller Identität und die Mittelalterbegeisterung der Romantik führten zur Erforschung und Dokumentation deutscher Kulturgeschichte. Inmitten dieser Bewegungen agierte Aufseß, indem er seine Quellensammlung stetig erweiterte, kulturhistorische Zeitschriften publizierte und mehrere Geschichtsvereine zu einem Gesamtverband zusammenführte.
 Die Forderungen nach Mitspracherecht und nationaler Einheit mündeten 1848 in der Märzrevolution und der Frankfurter Nationalversammlung. Das Parlament erarbeitete eine Verfassung für ein vereintes Deutsches Reich, welche jedoch von den größten deutschen Einzelstaaten sowie vom Preußischen König nicht anerkannt wurde. Trotz der gescheiterten Revolution blieb die Vision einer deutschen Einheit als Kulturnation bestehen. 1852 gründete Aufseß mit seiner Sammlung das „Germanische Museum“ als institutionalisiertes „Eigenthum deutscher Nation“. Bis heute steht es für ein transnationales Verständnis des deutschen Sprachraums als verbindender kulturhistorischer Bezugsrahmen.
 Ein königliches Geschenk
 Zur Würdigung des Museumsgründers gab König Ludwig I. von Bayern eine Marmorbüste von Aufseß in Auftrag, die er dem Museum 1867 als Geschenk überreichte. Die ausführenden Bildhauer, Johann Halbig und Arnold Hermann Lossow, hatten bereits Denkmäler und ähnliche Büsten für bedeutende Orte Deutschlands wie die Ruhmeshalle in München angefertigt.
 Die Büste des Freiherrn von und zu Aufseß ist heute in der sogenannten Ehrenhalle des Germanischen Nationalmuseums ausgestellt und erinnert an den passionierten Sammler und die Anfänge des Museums.
 &amp;nbsp;</t>
   </si>
   <si>
-    <t>Sogenanntes Schlüsselfelder Tafelschiff (HG2146)</t>
-[...53 lines deleted...]
-Die beiden Jakobsmuscheln verraten, wofür dieser Reitermantel benutzt wurde: Es handelt sich um den wasserabweisenden Überwurf eines Pilgers. Er bildet ein Set zusammen mit einem Wollfilzmantel (http://objektkatalog.gnm.de/objekt/T550"&gt;T550http://objektkatalog.gnm.de/objekt/T552"&gt;T552http://objektkatalog.gnm.de/objekt/T554"&gt;T554http://objektkatalog.gnm.de/objekt/KG303"&gt;KG303http://objektkatalog.gnm.de/objekt/Gm655"&gt;Gm655</t>
+    <t>Die Kniende / Geneigter Frauenkopf (Pl.O.3473)</t>
+  </si>
+  <si>
+    <t>Ähnlich, aber einzigartig
+Wilhelm Lehmbruck schuf 1911 eine lebensgroße weibliche Aktplastik aus Gips, die er Die Kniende nannte. Begleitend fertigte er mehrere Büsten der Knienden, die sich durch Material und Oberflächendetails unterscheiden. Das Exemplar im GNM besteht aus gelblichem Ton. Obwohl die Bearbeitungsspuren der Figur Einzigartigkeit verleihen, stellte Lehmbruck keine konkrete Person dar. Vielmehr zeigt die Büste eine universelle menschliche Geste. Die Frau hat ihre Augen geschlossen und den Kopf zu ihrer linken Schulter geneigt. Sie exponiert ihren langen, schlanken Hals. Diese Haltung könnte Nachdenklichkeit oder Demut darstellen. Lehmbruck lässt die Büste auf Höhe der Brust enden und ruft dazu auf, den Körper weiter zu imaginieren. Er deutet das Ganze an, ohne es zu zeigen.
+Eine universelle Frau
+Die vollfigurige Version hat ein Knie am Boden abgelegt und ein Bein aufgestellt. Ihre dünnen Körperglieder wirken elegant und unnatürlich. Daher warfen Kritiker Lehmbruck vor, er habe keinen Menschen, sondern eine Gliederpuppe geschaffen. Außerdem wurde die Kniende immer wieder als „gotisch“ bezeichnet. Doch während die gotische Bildhauerei überwiegend christliche Bildwerke schuf, vermied Lehmbruck jegliche Identifizierung der Frau. Ihr Kniefall wirkt dadurch universell. Vielleicht wartet sie auf eine Ehrung, vielleicht erweist sie jemandem eine Ehre, oder vielleicht interagiert sie gar nicht mit der Umwelt und hat ihre Aufmerksamkeit stattdessen ganz nach innen gerichtet.
+Ruhm und Verachtung
+Im Jahr 1909 zog Lehmbruck mit seiner Familie von Berlin nach Paris um, weil sich dort die internationale Avantgarde versammelte. Der Künstler hoffte, hier seinen großen Durchbruch zu schaffen. Als er 1911 Die Kniende und die dazugehörigen Büsten schuf, überraschte und irritierte er die Kunstwelt. Lehmbruck durfte 1912 bei der Sonderbundausstellung in Köln und 1913 bei der International Exhibition of Modern Art in New York ausstellen. Schon 1916 bezeichnete der Dichter Theodor Däubler Die Kniende als „Vorwort zum Expressionismus in der Skulptur“. Im Nationalsozialismus jedoch wurden die jüngeren Werke Lehmbrucks als „entartet“ angesehen – ein Urteil, das nach 1945 schnell wieder in Anerkennung für seine Pionierleistungen umschlug.</t>
+  </si>
+  <si>
+    <t>Venus mit Amor als Honigdieb (Gm213)</t>
+  </si>
+  <si>
+    <t>Mahnen und Verlocken
+Die Liebesgöttin Venus und Amor, der oft als ihr Sohn gilt, stehen nackt in einer Landschaft. Der kleine Amor hat eine Honigwabe aus einem Bienenstock in einem Baumstamm gestohlen. Nun greifen ihn die Insekten an. Mit schmerzverzerrtem Gesicht wendet er sich an seine Mutter, die tadelnd den Zeigefinger erhoben hat. Die lateinische Inschrift oben rechts erklärt die Bedeutung des Bildes: „Dass Amor, während er den Honig aus der Höhle stahl von den Bienen in den Finger gestochen wurde. So verletzt auch uns die kurze, vergängliche Wollust, die wir begehren. Sie ist mit herben Schmerzen verbunden.“ Das Gemälde warnt vor den Folgen der Begierde. Die Mutter erklärt ihrem Sohn, dass er selbst schuld an den schmerzhaften Bienenstichen sei. Normalerweise sei er es, der mit seinen Liebespfeilen Begehren weckt und damit neben Liebe auch Leid stiftet. Die moralisierende Aussage des Bildes dient aber, wie so oft, auch als Deckmäntelchen der Aktdarstellung. Beim Betrachten der Venus konnte man ihre visuellen Reize genießen und gleichzeitig durch die enthaltene Mahnung Distanz aufbauen.
+Körperideale
+Cranach gibt den nackten Körper der Venus in voller Bildlänge wieder. Ihr transparenter Schleier verhüllt ihren Körper überhaupt nicht – man könnte sogar sagen, dass er ihre Nacktheit noch betont. Dasselbe gilt für den Goldschmuck an ihrem Hals und Armgelenk. Aktgemälde waren ein beliebtes Thema in der Malerei der Dürerzeit. Die mädchenhafte Körperform von Cranachs Venus ist nicht aus dem Studium der Natur oder von Skulpturen der Antike abgeleitet, wie es beispielsweise Dürer tat. Stattdessen kann man Cranachs Frauenfiguren eher eine Nähe zu den überlängten Körpern des vorangegangenen Jahrhunderts nachsagen. Gleichzeitig klingt hier schon das elegante, artifizielle Körperbild des beginnenden Manierismus an.
+Die Cranach-Werkstatt
+Lucas Cranach der Ältere arbeitete in einem humanistischen Umfeld, in dem mythologische Bildthemen und erotische Darstellungen beliebt waren. Er war von 1505 an Hofmaler bei Kurfürst Friedrich dem Weisen in Sachsen und wurde später auch von dessen Nachfolgern beschäftigt. In Wittenberg betrieb er eine äußerst erfolgreiche Werkstatt, die nach und nach von seinem Sohn, Lucas Cranach dem Jüngeren, übernommen wurde. Unter den vielen Mitarbeitern der Werkstatt herrschte eine rege Arbeitsteilung, weswegen sich mitunter nicht einfach bestimmen lässt, wer an einem bestimmten Werk beteiligt war. Schätzungen gehen davon aus, dass dort 3.000 bis 5.000 Gemälde produziert wurden, von denen heute noch ca. 1.000 existieren. Von der Venus mit Amor als Honigdieb gibt es ungefähr 20 Ausführungen, von denen keine zwei identisch sind. Im Germanischen Nationalmuseum existiert noch ein weiteres Bild Cranachs mit demselben Thema (https://objektkatalog.gnm.de/wisski/navigate/17330/view"&gt;Gm1097</t>
+  </si>
+  <si>
+    <t>Sogenannte Henlein-Uhr (WI1265)</t>
+  </si>
+  <si>
+    <t>Die Zeit in der Tasche
+Dosenuhren wie diese machten im Mittelalter zum ersten Mal die Uhrzeit immer und überall verfügbar. Zuvor bestimmten große Turmuhren an Kirchen und Rathäusern den Takt des öffentlichen Lebens. Grundlage dafür war eine der bahnbrechendsten Innovationen des Mittelalters, die Erfindung der mechanischen Räderuhr. Welche Auswirkungen diese Erfindung auf alle Bereiche des Lebens hatte und wie sie unser Zeitverständnis bis heute prägt, verrät die DigitalStory https://alltagimmittelalter.gnm.de/"&gt;</t>
+  </si>
+  <si>
+    <t>WissKI Entity 4454</t>
+  </si>
+  <si>
+    <t>Fossiler Schmuckstein
+Dieser prächtige Kabinettschrank entstand in Nordostdeutschland, möglicherweise in Königsberg. Alle sichtbaren Flächen seines Holzkerns sind mit Bernstein belegt. Bernstein ist ein fossiles Baumharz, das schon seit vorgeschichtlicher Zeit für Schmuckgegenstände verwendet wurde. Er kommt vor allem an der Ostseeküste vor, besonders in der Gegend von Königsberg. Die Bernsteinplatten sind in unterschiedlicher Stärke geschnitten und zeigen Farbschattierungen von hellem Beige bis zu dunklem Braun. Die Transparenz ist bei Dunkelrot am stärksten, die beinfarbenen Stellen sind dagegen vollkommen undurchsichtig. Daran sind mikroskopisch kleine Luftbläschen schuld. Teilweise sind die transparenten Bernsteinstücke mit Metallfolie hinterlegt, um das einfallende Licht zu reflektieren und die Farbwirkung zu steigern.
+Allegorische Reliefs
+Zwischen den geschliffenen Platten verstecken sich zahlreiche Reliefs, die man erst bei genauerem Hinsehen entdeckt. Kleine Bildfelder stellen die vier Elemente dar. Auf der linken Schrankseite verweisen Scheiterhaufen und Fackeln auf das Element Feuer. Die zahlreichen Muscheln und die Delphine der rechten Schrankwand stehen für das Wasser. Wolkenbänder, Vögel und Musikinstrumente auf der linken Tür verkörpern das Element Luft. Reliefs auf der Türmitte stellen die antiken Musen dar. Auf der rechten Tür verweisen Vierfüßler auf das Element Erde. Hier versinnbildlichen die Figuren im Mittelrelief wohl die Architektur und die Wissenschaft. In der oberen Hälfte der Türen lagern die Gottheiten Apollo (rechts) und Ceres (links). Dies legt die Schlussfolgerung nahe, dass die Reliefs ursprünglich gegengleich angebracht waren, sodass Apollo den Musen und Ceres der Erde zugeordnet war.
+Ein besonderer Anlass?
+Kabinettschränke dienten als private Sammlungs- und Aufbewahrungsmöbel für besondere Kostbarkeiten. Das vorliegende Exemplar aus Bernstein stammt wegen seiner exquisiten kunsthandwerklichen Ausführung und seines hohen Materialwerts vermutlich aus einer höfischen Sammlung. Größe und Pracht deuten auf einen besonderen Auftrag hin. Möglicherweise entstand der Schrank anlässlich der Hochzeit Friedrichs I., König von Preußen, mit Sophie Luise von Mecklenburg-Schwerin im Jahr 1708.
+&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Silberbowle (LGA9138)</t>
+  </si>
+  <si>
+    <t>Silber trifft auf Elfenbein
+Friedrich Adler entwarf 1910 die silberne Prunkbowle, deren Umsetzung die Nürnberger Goldschmiedewerkstatt J. C. Wich übernahm. Sie ist nicht als Gebrauchsgegenstand, sondern als Schaustück zu verstehen. Dem zylindrischen Unterbau der Bowle sind gedrechselte Elfenbeinsäulchen vorgelagert. Die eigentliche Schale ist trompetenförmig und zeigt stilisiertes Rankenwerk vor patiniertem Grund. Auf dem Deckel verbinden sich sphärische Dreiecke zu flachen Zeltspitzen. Der Knauf ist eine Arbeit aus durchbrochenem Elfenbein, durch deren Löcher man die vergoldete Figur eines Trinkenden erkennt. Die Elfenbein-Arbeiten stammen von Adlers Schüler und Mitarbeiter Emil Kellermann.
+Tradition und Innovation
+Adler und Kellermann lernten sich bei den kunstgewerblichen Meisterkursen des Bayerischen Gewerbemuseums in Nürnberg kennen. Von 1910 bis 1913 leitete Adler vier der insgesamt elf Meisterkurse, die die Qualität und aktuelle Strömungen der bayerischen Kunstindustrie fördern sollten. Aus Adlers und Kellermanns Lehrer-Schüler-Beziehung entwickelte sich eine mehrjährige Zusammenarbeit. In der Prunkbowle setzten sie sowohl traditionelle als auch innovative Impulse um. Die Durchbrucharbeit am Knauf ist dafür beispielhaft: Einerseits kann man sie auf die stilisierten Naturdarstellungen in Erich Haeckels Bildband „Kunstformen der Natur“ (1904; besonders Tafel 22), zurückführen; andererseits bekrönten durchbrochene Sphären schon in der Elfenbeinschnitzerei des 17. Jahrhunderts zahlreiche Pokale.
+Erster Weltkrieg und Holocaust
+Das Bayerische Gewerbemuseum kaufte die Prunkbowle gleich nach ihrer Entstehung für die Lehrsammlung an. Als das Stück 1914 für eine Ausstellung nach Lyon verliehen wurde, brach der Erste Weltkrieg aus, woraufhin Frankreich die Rücksendung der Leihgaben verweigerte. Die Prunkbowle fand ihren Weg auf den Kunstmarkt, konnte 1976 aber für das Museum zurückgekauft werden. Adler selbst war noch bis 1933 extrem erfolgreich und gefragt. Dann verhängten die Nationalsozialisten ein Arbeitsverbot über den jüdischen Kunsthandwerker und Lehrer. Letztendlich konnte nur ein Teil seiner Familie fliehen. 1942 wurde Adler im Konzentrationslager Auschwitz ermordet.</t>
+  </si>
+  <si>
+    <t>Vase (LGA5637)</t>
+  </si>
+  <si>
+    <t>Elegante Schlichtheit
+Auf den ersten Blick besticht die Keramik-Vase durch ihre Schlichtheit, ihre leuchtend kobaltblaue Farbe und ihre elegante Knospenform. Sie entstand um 1870 in der Pariser Werkstatt von Théodore Deck. Über dem Standring geht die zylindrische Vase in lange blattartige Gebilde über, zwischen denen ein niedriger Hals sitzt. Erst bei genauerer Betrachtung fallen zwei Ornamentbänder auf: Über dem Standring liegen Wellen und um den Hals ein Rautenmuster. In der blauglasierten Bodenfläche ist die Marke TH DECK eingepresst.
+Erneuerer der Keramik
+Joseph-Théodore Deck (1823–1891) war zunächst Lehrling in Straßburg. Auf seiner Wanderschaft kam er nach Österreich und nach Preußen. 1856 eröffnete er zusammen mit seinem Bruder in Paris eine Werkstatt für dekorative Keramik. Er gilt als Erneuerer der Fayence-Erzeugung, wobei er alte Techniken mit modernen Verfahren neu entwickelte. Seine Erkenntnisse veröffentlichte er 1887 in dem Buch „La Faïence“, welches zu einem Standardwerk seines Genres wurde. Auch die vorliegende Vase ist eine Fayence. Man bezeichnet damit Keramik, deren gelblicher oder rötlicher Scherben mit einer zinnoxidhaltigen, deckenden Glasur überzogen ist. Oft war die Glasur weiß und man bemalte sie mit blauen Motiven – aber nicht immer, wie dieses Beispiel zeigt.
+Weltweite Inspiration
+1862 zeigte Deck erstmals islamischen Dekor auf seinen Erzeugnissen. Gleichzeitig erforschte und perfektionierte er die dazugehörigen Handwerkstechniken. Von der Japan-Begeisterung der 1870er Jahre ließ er sich ebenso wie die meisten europäischen Kunstschaffenden anstecken. Im darauffolgenden Jahrzehnt erkundete er dann die chinesische Keramiktradition. Bei der vorliegenden Vase ist nur ein vager außereuropäischer Einfluss zu erkennen. Im Vergleich dazu waren andere Stücke Decks wesentlich komplexer und virtuoser. Seine Werkstatt stellte auf mehreren Weltausstellungen aus und erzielte dort große Erfolge. Auf der Pariser Weltausstellung von 1878 erwarb das Bayerische Gewerbemuseum die dargestellte Vase für seine Lehrsammlung.</t>
+  </si>
+  <si>
+    <t>Ständerschreibtisch, Werkstatt des Abraham und David Roentgen, Neuwied, um 1765/68 (HG13154)</t>
+  </si>
+  <si>
+    <t>Funktion und Formvollendung
+Sowohl die Höhe als auch der Neigungswinkel der Platte sind bei diesem Ständerschreibtisch aus der Mitte des 18. Jahrhunderts verstellbar. Deswegen kann man ihn als Vorläufer unserer heutigen ergonomischen Stehpulte bezeichnen. Unter der Schreibfläche befindet sich ein Kasten mit zwei Schubladen, in dem man Zubehör ablegen kann. Der gedrechselte Standfuß ist schmal und lässt viel Beinfreiheit. Aber mindestens genauso wichtig wie die komfortable Nutzung war das Aussehen des Tischs. Er ist mit Blumen verziert, und auf der Schreibfläche findet man zusätzlich zwei Vögel und eine Libelle. Auf der Platte rechts sitzt ein Kanarienvogel, der damals äußerst modisch war und teuer gehandelt wurde.
+Furnier und Marketerie
+Insgesamt kamen bei diesem handwerklichen Meisterwerk elf verschiedene Holzarten zum Einsatz. Gestaltet sind die Zierbilder in einer als Marketerie bezeichneten Furniertechnik. Dafür schnitt man die Zierelemente und Bildmotive aus millimeterdünnen Holzblättern passgenau zurecht und leimte diese ähnlich einem Puzzle auf das Konstruktionsholz. Naturwissenschaftliche Untersuchungen zeigen, dass die Schreibplatte ursprünglich bunt gebeizt war. Der Untergrund war hellgrau und ähnelte Marmor, während die Blumen und Tiere verschiedene Töne von Blau, Rosa, Grün und Gelb zeigten. Im Laufe der Zeit sind die Farben allerdings völlig verblasst.
+Die Röntgen-Manufaktur
+Der Ständerschreibtisch stammt aus der Möbelmanufaktur von Abraham und David Röntgen. Vater und Sohn hatten ihre Werkstatt seit 1750 in Neuwied am Rhein. Ihre Erzeugnisse waren in den 1760er bis 1780er Jahren an den Fürstenhöfen Europas hochbegehrt. Als das verspielte Rokoko durch den eher geradlinigen Klassizismus abgelöst wurde, passten die Kunstschreiner die Gestaltung ihrer Möbel dann rasch dem Zeitgeschmack an. Abgesehen von den raffinierten Verzierungen waren die Röntgen-Möbel für ihre mechanischen Fähigkeiten berühmt. Dazu zählen versteckte Fächer, die man mit geheimen Knöpfen öffnen konnte, schwungvoll aufklappende Schreibpulte, und viele andere Überraschungen. Die Mechaniken wurden mit ausgeklügelten Feder- und Zugmechanismen in Gang gesetzt und versetzten die Oberschicht Europas in helle Begeisterung.
+&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Die Hl. Maria Magdalena salbt Christus die Füße (Gm1463)</t>
+  </si>
+  <si>
+    <t>Die Gegenwart des biblischen Geschehens
+Das Bild vermittelt einen lebendigen Eindruck von einer Bürgerstube des 15. Jahrhunderts. Der Münchner Stadtmaler Gabriel Mälesskircher versetzt die Erzählung aus dem Neuen Testament in die spätmittelalterliche Gegenwart. Vertraute Dinge des täglichen Lebens sollten Gläubigen das biblische Geschehen näherbringen.
+Ursprünglich gehörte die Tafel vermutlich zu einem Marienretabel in der Klosterkirche Tegernsee. Sie zeigt Christus bei einem Gastmahl im Haus des Pharisäers Simon. Während des Essens tritt die Sünderin Maria Magdalena vor Christus, um ihn um Vergebung zu bitten. Als Geste ihrer Reue kniet sie vor ihm, trocknet mit ihren Haaren seine von ihren Tränen benetzten Füße und salbt sie (Lk 7, 36-50).
+Zu Gast in gutem Hause
+Der Raum, in dem sich die Szene abspielt, ist eine Bilderfindung des Malers. Dennoch enthält er viele Alltagsgegenstände eines wohlhabenden Haushalts. Das der Größe nach auf dem Wandbord aufgereihte Geschirr aus Messing war kostbar und diente gleichzeitig als Raumschmuck. Gleiches gilt für die Glasflaschen und Zinnkannen, die zum Trocknen mit geöffneten Deckeln verkehrt herum aufgehängt sind. Einen besonderen Luxus bot der danebenstehende Waschkasten. Bevor es fließendes Leitungswasser gab, diente er als Wassertank und -spender zugleich. Vor dem Essen konnte man sich mit dem aus dem Hahn laufenden Wasser die Hände waschen. Wahre Multifunktionsmöbel sind die Wendebänke um den Tisch. Ihre Rückenlehnen ließen sich umklappen, sodass man sich nach dem Essen von der anderen Seite auf sie setzen konnte – beispielsweise um näher an den warmen Ofen zu rücken.
+Mittelalterliche Tischkultur
+Den Mittelpunkt des Gastmahls bildet ein zubereiteter Fasan – auch damals schon eine seltene Delikatesse. Dazu wird weißes Brot gereicht, das vor allem in wohlhabenden Kreisen beliebt war. Als Besteck liegt auf dem weißen Tischtuch nur ein Messer. Gabeln gab es im Mittelalter noch nicht. Außerdem war es üblich, dass jeder sein eigenes Besteck mitbrachte. Bei Einladungen wurden – wie im Bild – nur Teller und Becher aufgedeckt.
+Ein Detail, das ebenfalls auffällt, ist der Fächer aus Pfauenfedern, den ein Diener hinter dem Tisch hochhält. Es handelt sich um ein sogenanntes Flabellum, einen Gegenstand aus dem kirchlichen Bereich. Er diente während der Messe oder bei Prozessionen der Kühlung und der Fliegenabwehr. Dass sich ein solches liturgisches Gerät in eine Bürgerstube verirrt, ist wohl als Hinweis auf den außergewöhnlichen Gast zu verstehen. 
+&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Gotischer Waschkasten (HG3448)</t>
+  </si>
+  <si>
+    <t>Ein Vorläufer des Waschbeckens
+Im Spätmittelalter führten die Bedürfnisse des aufstrebenden Bürgertums in den Städten zur Entwicklung neuer Möbelgattungen. Dazu gehört auch der Waschkasten. Er brachte „fließendes“ Wasser in die Stuben, lange bevor es Wasserleitungen in den Wohnhäusern gab. Denn damals musste jeder Liter, den man trank, zum Kochen, Putzen oder für die eigene Hygiene verwendete, von einem der vielen öffentlichen Brunnen geholt werden. Waschkästen machten die Nutzung des Wassers in den Wohnungen deutlich komfortabler, da sie ganz ähnlich funktionierten wie heutige Waschbecken.
+Mit Hilfe der Schwerkraft
+Der obere Teil des Waschkastens dient dabei als Wasserspeicher. Hinter der kleinen Tür ist ein Behälter eingebaut, der mit Brunnenwasser gefüllt wurde. Drehte man den Hahn darunter auf, lief frisches Wasser in ein Metallbecken und man konnte sich bequem die Hände waschen. Das Abwasser floss in einen Auffangbehälter im unteren Teil des Schranks. Von dort musste es dann wieder entsorgt werden.
+Ein Luxus der Reichen
+Waschkästen gab es zunächst nur in wohlhabenden Häusern. Meist standen sie in der Stube, in der auch gegessen wurde. Das Händewaschen war ein wichtiger Teil der Tischhygiene. Da Gabeln damals noch nicht zum Essbesteck gehörten, aß man mit Messer und Löffel – und mit den Händen. Zeitgenössische „Tischzuchten“, Anweisungen zum rechten Verhalten, forderten daher eine gründliche Reinigung der Hände vor und nach dem Essen.
+&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Silbervotiv (Slg.RichterVGS12)</t>
+  </si>
+  <si>
+    <t>Was ist eine Votivgabe?
+Der Begriff Votiv leitet sich vom lateinischen „votum“ ab, was für Gelübde, Versprechen; Wunsch oder Verlangen steht. Votivgaben von Gläubigen finden sich noch heute in Wallfahrtskirchen. In der Geschichte gehen sie auf kultische Opfergaben zurück. Im Mittelalter bezeugen sie den Schutz durch einen Heiligen. Votive wurden aus unterschiedlichen Materialien hergestellt, darunter Ton, Bronze, Eisen oder Holz, vor allem aber Wachs.
+Eine Votivgabe oder -tafel ist der materialisierte Ausdruck eines intimen Aktes zwischen einem Gläubigen und dem von ihm an Wallfahrtsorten angerufenen Gnadenbild. Letzteres steht entweder stellvertretend für Jesus Christus, Maria als Universalpatronin oder andere Heilige, die meist bei speziellen Anliegen um Hilfe oder zum Dank für die Errettung aus einer Notlage angerufen wurden. Votivgaben veranschaulichen oft das geheilte Leiden entweder in symbolischer Form oder als Abbild des erkrankten Organs oder Körperteils der Votanten.
+Brüste als Votiv?
+Brustvotive wurden unter anderem der hl. Agatha als Dank für die Heilung dargebracht, vor allem für zwei Krankheiten: Brustkrebs oder Brustentzündungen. Letztere traten bis weit ins 19. Jahrhundert hinein häufig bei Wöchnerinnen auf. Die Bitte nach ausreichendem Milchfluss, also nach Muttermilch, war in den meisten Bevölkerungsschichten existentiell für das Überleben der Säuglinge, denn industriell gefertigte Babynahrung gab es noch nicht.
+Wieso aus Silber?
+Seit dem Barockzeitalter schätzte das Bürgertum Silber als Material für Votivgaben. Mit der Epoche der Aufklärung gewann Silber zunehmend an Bedeutung, weil damals die naiv gemalten Votivtafeln in die Kritik gerieten und echte, edle Materialien bevorzugt wurden. Im Fall dieses Brustvotivs wurden verschiedene Einzelelemente des wertigen Materials zu einer Tafel zusammengefügt. Die beiden kreisrunden Brüste stellen jedoch kein reales Abbild weiblicher Brüste dar.
+&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Klarinette in D, 2 Klappen (MI149)</t>
+  </si>
+  <si>
+    <t>Ein neuer Klang
+Das Instrumentarium des klassischen Orchesters, wie wir es heute aus den Konzertsälen der westlichen Welt kennen, war zu Beginn des 18. Jahrhunderts noch nicht abgeschlossen. Einige Instrumente waren noch gar nicht erfunden, darunter die Klarinette. Ihr Ursprung liegt in der Zeit um 1700 und wurde vom sogenannten Chalumeau angeregt. Das ist ein einfaches Holzrohr mit zylindrischer Innenbohrung, sechs Grifflöchern vorn und einem weiteren für den Daumen hinten. Frühe Typen sind ohne Klappen, seit dem 18. Jahrhundert finden sich häufig zwei, später eine weitere zum Überblasen. Entscheidend ist das schnabelartige Mundstück. Dieses ähnelt zwar einer Blockflöte, doch wird beim Chalumeau ein einzelnes Rohrblatt mit einer Schnur darauf befestigt, was beim Anblasen für den charakteristischen Klang sorgt.
+Innovation aus Nürnberg
+Der Holzblasinstrumentenbau ist in Nürnberg seit dem frühen 16. Jahrhundert nachweisbar. Die berühmteste Familie des Nürnberger Holzblasinstrumentenbaus waren die Denner. Johann Christoph Denner entwickelte das Chalumeau in mehreren Lagen (Diskant, Alt, Tenor, Bass). Damit war der Schritt zur Erfindung der Klarinette in seiner Werkstatt nicht mehr weit. Wie an der Klarinette seines Sohnes Jakob aus der Zeit um 1720 zu sehen ist, entstand die Klarinette aus der Kombination einer Blockflöte mit sieben Grifflöchern und der Innenbohrung eines Chalumeaus. Die beiden Klappen ordnete Denner so an, dass nun ein „sauberes“ Überblasen möglich war. So stand ein zweites und höheres Tonregister zur Verfügung.
+Clarinetto
+Ihren Namen verdankt die Klarinette einer gewissen klanglichen Verwandtschaft zur Trompete. Diese hatte im 18. Jahrhundert noch keine Ventile, weshalb man in tieferen Lagen alleine mit der Lippenspannung nur wenige Töne darauf spielen konnte. Erst in der höheren, der sogenannten Clarin-Lage, war es einem geübten Bläser möglich, durchgehende Tonleitern zu spielen. Genau dieselbe Tonlage ist es, die durch einfaches Überblasen auf der Klarinette nun möglich war. Ihre Bezeichnung „Clarinetto“ für „kleine (hohe) Trompete“ verdankt sie wahrscheinlich dem trompetenähnlichen Klang in der Clarin-Lage. Der weiche und warme Klang der tiefen Töne, die noch immer als Chalumeauregister bezeichnet werden, verschaffte der Klarinette seit der Verwendung durch Wolfgang Amadeus Mozart einen festen Platz im Orchester. Die weitere Entwicklung von Instrument und dem klanglichen und spielerischen Anspruch durch zeitgenössische Komponisten bedingten sich gegenseitig. Im 19. Jahrhundert führte das schließlich zu der Klarinette, wie wir sie heute kennen.
+&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Großer Reifrock mit Bändern (T901)</t>
+  </si>
+  <si>
+    <t>Wer schön sein will, muss leiden
+Die Trägerin dieses Reifrocks hatte es nicht leicht, wenn sie durch Türen gehen oder in einer Kutsche sitzen wollte. Die eingeschränkte Bewegungsfreiheit wurde jedoch durch ein imposantes und standesgemäßes Auftreten kompensiert. Reifröcke betonten die Hüften ihrer Trägerin auf übertriebene Weise und ließen dadurch die geschnürte Taille noch schmaler erscheinen. Außerdem versteckten sie den Unterkörper, was den Sittenvorstellungen des 18. Jahrhunderts entsprach. Die Damenmode musste damals fast bodenlang sein. Nur im Bereich des Dekolletés zeigten die Damen abends Haut.
+Nachhaltigkeit? Fehlanzeige!
+Das Gestell dieses Reifrocks besteht aus Fischbein, welches mit Leinenstoff überzogen wurde. Da die vertikalen Verbindungen aus Bändern bestehen, konnte man den Reifrock flach zusammenlegen. Korrekterweise würde man Fischbein heute als Walbarten bezeichnen. Große Wale filtrieren mit ihnen Kleinstlebewesen aus dem Wasser, um sie zu verspeisen. Das Material ist gleichzeitig hart und biegsam. Man kann es durch Erhitzung verformen sowie in schmale Streifen spalten. Es kam neben Reifröcken auch bei Schnürmiedern zum Einsatz. Die massenhafte Verwendung befeuerte die Waljagd und war einer der Gründe, weshalb Bartenwale fast ausgerottet wurden. Erst die Erfindung von Stahl- und Kunststoffgestellen sowie das Ende der Reifrockmode verringerte die Nachfrage nach Fischbein.
+Mode und Tugend
+Voluminöse Röcke waren schon seit dem späten 15. Jahrhundert in Mode. Jedoch waren sie anfangs kegelförmig. Sie nahmen ihren Ursprung in Spanien, wo man sie verdugado nannte, was bisweilen mit „Tugendhüter“ übersetzt wurde. Der Name kommt jedoch eigentlich von verdugo, spanisch für Scharfrichter sowie „grünes Holz“ (Schössling), das Konstruktionsmaterial des Unterrocks. Die Form näherte sich mit der Zeit der Ellipse an. Das erleichterte den Trägerinnen das Niedersetzen ein wenig. Schon im 18. Jahrhundert wurde behauptet, der Reifrock sei erfunden worden, um eine ungewollte Schwangerschaft zu verstecken.
+&amp;nbsp;</t>
   </si>
   <si>
     <t>Selbstbildnis mit Halsberge (Gm391)</t>
   </si>
   <si>
     <t>Ein selbstbewusster Kavalier
 Im frontalen Gegenüber malte sich Rembrandt mit einer Halsberge (einem „Panzerkragen“ aus Metall) und einer Liebeslocke. Er zeigt sich damit im Kostüm des höfischen Kavaliers. Bei der Liebeslocke, die an Rembrandts verschatteter Kopfseite auf die Schulter herabfällt, handelte es sich um einen Trend der aristokratischen Männermode. Rembrandts Abstammung war jedoch keineswegs adelig. Mit der Kostümierung und dem direkten Blick aus dem Bild zum Betrachter markiert das Nürnberger Bildnis einen Wendepunkt in Rembrandts Selbstdarstellung: Selbstbewusst trägt der junge Maler seinen gesellschaftlichen, geradezu aristokratischen Anspruch vor.
 Statussymbole – Die frühen Selbstbildnisse
 Diese gesellschaftlichen Ambitionen sind vor allem in den frühen, in Leiden entstandenen Selbstbildnissen Rembrandts ablesbar, bevor er sich in seiner Amsterdamer Zeit ab 1631 als Bürger und später schließlich auch als arbeitender Maler zeigte. Eines der Selbstbildnisse im höfischen Kostüm gelangte schon um 1630 in die Sammlung des englischen Königs. Dies belegt, dass sie von vornherein zum Verkauf und für die Öffentlichkeit bestimmt waren. Der Diplomat Constantijn Huygens bezeichnete ihn schon damals als überragendes Malergenie, sagte ihm jedoch gleichzeitig einen gewissen Hochmut nach.
 Manche Selbstbildnisse Rembrandts in Kostümierung erinnern an sogenannte Tronies – Studien von Gesichtern, mit denen Ausdruck, Mimik und Charakterdarstellungen erprobt wurden. Es scheint, als ob Rembrandt hier Selbstbildnis und Charakterkopf miteinander verband.
 Von der Kopie zum Original
 Seit dem ausgehenden 19. Jahrhundert galt das Nürnberger Selbstbildnis als Kopie eines Gemäldes im Mauritshuis in Den Haag, über dessen Eigenhändigkeit bis in die frühen 1990er Jahre weitgehend Einigkeit herrschte. 1998 untersuchte eine internationale Expertengruppe die beiden Gemälde im Germanischen Nationalmuseum. Mittels Röntgenaufnahmen wurden am Nürnberger Gemälde Veränderungen im Verlauf des Werkprozesses, sogenannte Pentimenti, festgestellt. Sie dokumentieren Rembrandts kreativen Prozess. Hingegen konnte auf der wesentlich glatter ausgeführten Haager Tafel mithilfe der Infrarotreflektografie eine Vorzeichnung sichtbar gemacht werden, deren Linienführung exakt dem Umriss des Nürnberger Kopfes entspricht. Offenbar wurden dessen Konturen mithilfe einer Schablone auf die Haager Tafel übertragen. So konnte bewiesen werden, dass es sich bei der Nürnberger Tafel um das eigenhändige Selbstporträt Rembrandts handelt.</t>
   </si>
   <si>
-    <t>Venus mit Amor als Honigdieb (Gm213)</t>
-[...7 lines deleted...]
-Lucas Cranach der Ältere arbeitete in einem humanistischen Umfeld, in dem mythologische Bildthemen und erotische Darstellungen beliebt waren. Er war von 1505 an Hofmaler bei Kurfürst Friedrich dem Weisen in Sachsen und wurde später auch von dessen Nachfolgern beschäftigt. In Wittenberg betrieb er eine äußerst erfolgreiche Werkstatt, die nach und nach von seinem Sohn, Lucas Cranach dem Jüngeren, übernommen wurde. Unter den vielen Mitarbeitern der Werkstatt herrschte eine rege Arbeitsteilung, weswegen sich mitunter nicht einfach bestimmen lässt, wer an einem bestimmten Werk beteiligt war. Schätzungen gehen davon aus, dass dort 3.000 bis 5.000 Gemälde produziert wurden, von denen heute noch ca. 1.000 existieren. Von der Venus mit Amor als Honigdieb gibt es ungefähr 20 Ausführungen, von denen keine zwei identisch sind. Im Germanischen Nationalmuseum existiert noch ein weiteres Bild Cranachs mit demselben Thema (https://objektkatalog.gnm.de/wisski/navigate/17330/view"&gt;Gm1097</t>
+    <t>Kästchen aus Holz, mit Eisenbeschlägen, innen bemalt (HG238)</t>
+  </si>
+  <si>
+    <t>Eine versteckte Botschaft
+Was einst in diesem Kästchen verwahrt wurde, ist heute nicht mehr bekannt. In solchen mit Eisenbeschlägen und Schlössern gesicherten Schatullen wurden im Mittelalter persönliche Wertgegenstände oder wichtige Urkunden aufbewahrt. Dass es sich beim Inhalt um Zeugnisse der Liebe handelte, lässt die Bildszene auf der Innenseite des Deckels vermuten. Doch könnte auch das Kästchen selbst eine Liebesgabe gewesen sein. 
+Die vier Figuren verkörpern verschiedene Facetten der idealen Liebe. Den Mittelpunkt bildet die weiß gekleidete Figur der Keuschheit. Mit ihrer Krone ist sie als herrschende Liebestugend erkennbar. Vor ihr kniet etwas kleiner die Tugend der Demut. Für sie ist die Frucht bestimmt, die mit einem Goldregen vom Himmel fällt. Ein diagonales Schriftband erläutert die Szene: „kunsthkeit schiket zu gnaden dimietikeit enpfächt" (Keuschheit lässt zu Gnaden kommen, Demut empfängt).
+Wahre Liebe
+Die weiblichen Tugenden Keuschheit und Demut werden flankiert von zwei männlichen Figuren. Links steht ein modisch gekleideter Jüngling. Sein geöffnetes Gewand entblößt ein rotes Herz, das mit den Worten "aer" (fern) und "nach" (nahe) eingefasst wird. Auf Stirn und Rocksaum sind die Worte "winter, sumer" (Winter, Sommer) und "Tod - lebe" (Tod, Leben) zu lesen. Dem linken Schriftband zufolge verkörpert der Mann die wahre Liebe, die alles - Entfernungen, Zeit und Sterblichkeit - überdauert.
+Die Schattenseite der Liebe
+Als Gegenstück steht rechts ein weitgehend unbekleideter Mann. Mit einer Peitsche geißelt er sich selbst. Die in die Riemen eingefügten Knoten sind beschriftet mit den Worten "weinen, will, sprich, tun" (ich weine, ich will, ich spreche, ich tue). Das rechte Schriftband lässt ihn seine Folter erklären: "ich bins der nakend bloss und warten der gnaden groß myden, lyden ist mein genoß" (Ich warte nackt und bloß auf Erbarmen, Meiden und Leiden sind meine Gefährten). Er verkörpert die andere Seite der Liebe: die Entblößungen, die man durch sie erfährt, und die Qualen, die sie bereiten kann, wenn sie unerfüllt bleibt. 
+Was einem hier vor Augen geführt wird, ist ein Lehrstück in mittelalterlicher Moral. Welche Bedeutung die Liebe für die Menschen damals hatte, welche Gefühle sich im wahren Leben mit ihr verbanden, lässt sich heute nicht mehr sagen. Klar ist jedoch, dass die Ideale weltlicher Liebe fest im christlichen Glauben und seinen Moralvorstellungen verankert waren.
+&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Harnischinstrument (WI1244)</t>
+  </si>
+  <si>
+    <t>Abhilfe für steife Beine
+Was auf den ersten Blick wie eine Beinrüstung erscheint, ist tatsächlich ein medizinisches Hilfsmittel aus dem 16. Jahrhundert. Seine Bauweise und sein Aussehen leiten sich vom Harnisch, besser bekannt als Ritterrüstung, ab. Ein entscheidender Unterschied ist jedoch die offene Rückseite. Reste von Lederriemen lassen erkennen, dass man das Bein auf der Hinterseite festzurren konnte. Wahrscheinlich schützte ein ledernes Futter vor Reibung. Das Harnischinstrument erzielte seine therapeutische Wirkung durch die beiden seitlich befestigten Schrauben. Drehte man sie, so bewegten sich Ober- und Unterteil näher aufeinander zu – das Knie wurde gebeugt. Dadurch konnte man ein versteiftes Bein über viele Tage hinweg wieder beweglich machen. Zur Vorbereitung wurde eine Behandlung mit Wärme und Pflanzenextrakten empfohlen. Die zusätzlichen Schrauben auf der Kniekachel dienten dazu, die Kniescheibe zu stabilisieren. Das langsame Strecken versteifter Glieder findet bis heute medizinische Anwendung und ist als Quengeln bekannt, die Hilfsmittel dafür heißen Quengelschienen oder -orthesen.
+Handwerkliche Arbeitsteilung
+Das Harnischinstrument wurde mit Sicherheit als therapeutisches Gerät hergestellt und nicht aus dem Beinzeug einer Rüstung umgearbeitet. Dafür sprechen beispielsweise die spezifische Länge, sowie die symmetrische Bauart, die eine Verwendung an beiden Beinen erlaubte. Zwar ist nicht bekannt, wer das Harnischinstrument herstellte, jedoch kann man annehmen, dass es ein Plattner war, der auch Rüstungen anfertigte. Plattner beherrschten das spannungsfreie Treiben sowie gegebenenfalls Härten von Blechen. Die Orthese ist reich mit detaillierten Ätzungen verziert und stellenweise vergoldet. Ätzmalerei war damals ein eigener Berufszweig.
+Sächsische Herkunft?
+Am Oberschenkel fallen zwei vergoldete Wappen auf, die von Putti gehalten und von Medaillons umrahmt werden. Es sind die Wappen von Sachsen und Dänemark. Im Jahr 1548 heirateten August von Sachsen (1526-1586) und Anna (1532-1585), Tochter von Christian III., dem König von Dänemark und Norwegen. Später, im Jahr 1553, wurde August Kurfürst von Sachsen und übernahm das kursächsische Wappen. Daher kann man das Harnischinstrument auf den Zeitraum zwischen 1553 und 1585/86 datieren. Die Kunstkammer, die August seit Mitte der 1550er Jahre aufbaute, enthielt auch repräsentative wissenschaftliche Instrumente. Laut eines Inventars von 1587 waren darunter auch mehrere Harnischinstrumente, jedoch ist nicht gesichert, dass das vorliegende Exemplar dazuzählte.</t>
+  </si>
+  <si>
+    <t>Klapptafel der Nürnberger Büttner / Fassmacher, sog. Flügellade oder Ürtentafel (Z367)</t>
+  </si>
+  <si>
+    <t>Ein Gewerbe stellt sich vor
+Die Klapptafel gehörte den Nürnberger Fassmachern. Im Streiflicht erkennt man eine untere Malschicht mit der Jahreszahl 1568. Das Objekt wurde über längere Zeit benutzt und mindestens zweimal umgearbeitet. Auf der linken Außenseite der Klapptafel steht eine Inschrift, die sich auf die Abnehmer und den Nutzen von Fässern bezieht. Rechts wird die Handwerksherberge beschrieben: als Anlaufstelle für wandernde Gesellen, als Versammlungsort des Handwerks, sowie als Informationszentrum für Kunden mit Notfällen. Öffnet man die Tafel mit dem eichelförmigen Schiebemechanismus, so sieht man Darstellungen von sechs Altgesellen mit Namen. Die Herren auf den Außenflügeln prosten sich zu, während die Männer auf der Mitteltafel gerade Fassreifen setzen. Zwei Beisitzer werden nur schriftlich erwähnt.
+Lehrling, Geselle und Meister
+Altgesellen waren die offiziellen Vertreter der Gesellen gegenüber den Meistern. Auffällig ist, dass sich die Außenseite auf das ganze Handwerk bezieht, die Innenseite jedoch ausschließlich den Gesellen gewidmet ist. In Nürnberg gab es zwar keine Zünfte, weil sie nach dem Zunftaufstand von 1348/49 verboten wurden, jedoch gab es zunftähnliche Strukturen. Eine neuzeitliche Zunft hatte drei „Qualifikationsstufen“: Lehrling, Geselle und Meister. Nach etwa drei Jahren Lehrzeit wurde ein Lehrling zum Gesellen. Die Gesellenzeit beinhaltete meist eine ebenfalls etwa dreijährige Wanderschaft, bei der man bei Meistern in fremden Städten arbeitete. Anschließend konnte sich ein Geselle bei einer Zunft seiner Wahl um die Meisterschaft bewerben und eine eigene Werkstatt aufbauen.
+Handwerk &amp;amp; Stadt
+Die Klapptafel zeigt, dass das Gemeinschaftsgut der Fassmacher kontinuierlich genutzt und immer wieder an neue Umstände angepasst wurde. Der Bezug auf ihre Tradition war für die Gewerke ebenso wichtig wie die Ehrbarkeit ihrer Mitglieder. Die Zünfte waren nicht nur Berufsinnungen und Ausbildungseinrichtungen. Sie waren vielmehr auch ein zentraler Baustein des gesellschaftlichen Gefüges von Städten, die dem einzelnen Handwerker seinen Platz in der Gesellschaft vermittelten.</t>
+  </si>
+  <si>
+    <t>Frauenturnanzug (T6658,0)</t>
+  </si>
+  <si>
+    <t>Praktisch und komfortabel
+Der zweiteilige Frauenturnanzug ist ein frühes Beispiel von Kleidung, die speziell für den Sport entworfen wurde. Dabei standen funktionale Gesichtspunkte im Vordergrund. Der Anzug sollte der Trägerin Bewegungsfreiheit bieten und sie dennoch angemessen kleiden, Luft zur Kühlung durchlassen und waschbar sein. Die beiden letzten Ziele erreichte man, indem man Baumwollstoff verwendete. Jedoch ist der Anzug keineswegs ohne Zier: Die weißen Linien, Paspelierung genannt, waren bereits aus der Bademode vertraut. Unter dem Kragen ist eine Raute mit vier gegenständigen „F“ eingestickt. Sie ist das Emblem der Deutschen Turnerschaft und bildet sich aus dem Kürzel des Mottos „Frisch, Fromm, Fröhlich, Frei“.
+Turnende Frauen
+Die Trägerin des Anzugs war Hedwig Sandhagen aus der Hansestadt Uelzen. Sie war ungefähr 17 Jahre alt, als der Anzug entstand. Sie gehörte einer Generation an, für die das Turnen fast selbstverständlich war. Schon in den 1860er Jahren hatte es sich im Schulsport durchgesetzt. Jedoch war es noch bis in die 1920er Jahre verpönt, wenn erwachsene Frauen ernsthaft Sport betrieben und an Wettbewerben teilnahmen. Besonders ihre Kleidung erregte oft Anstoß. Frauen in Hosen wurden als Mannweiber bezeichnet, oder man warf ihnen Ehrlosigkeit vor, weil sie ihre Beine nicht unter einem bodenlangen Rock versteckten. Die Turnerinnen des späten 19. Jahrhunderts trugen meist noch einen zumindest knielangen Rock über ihren Hosen. Später ließ man den Rock weg und ersetzte ihn durch einen halblangen Kittel, so wie bei dem vorliegenden Anzug.
+Die Abschaffung des Korsetts
+Man kann also sagen, dass die Sportkleidung wichtige Impulse für die Erneuerung der Frauenkleidung gab. Gleiches gilt für die Lebensreform-Bewegung. Sie hatte zum Ziel, das menschliche Leben wieder näher an seinen Naturzustand zurück zu führen. Während die Kleidungsreform sich zunächst auf die Männer konzentrierte, gründeten Frauen in den Jahren 1896 und 1903 Vereine zur Verbesserung der Frauenkleidung. Ihr vorrangigstes Ziel, die Abschaffung des gesundheitsschädlichen Korsetts, konnten die Frauen an vielen Orten umsetzen. Zum Beispiel wurde 1907 in Preußen das Korsett im Schulsport verboten.
+&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Meisterstück der Nürnberger Brillenmacher (Z45)</t>
+  </si>
+  <si>
+    <t>Höchste Präzision
+Brillen wurden im späten 13. Jahrhundert in Norditalien erfunden und verbreiteten sich im 14. und 15. Jahrhundert in ganz Europa. Die Brillenmacher mussten ihr Handwerk mit größter Präzision beherrschen und dies bei der Meisterprüfung auch beweisen. Der Nürnberger Lienhardt Fraischlich legte dieses Meisterstück am 5. Juni 1613 vor. Wie alle seine Kollegen musste er innerhalb einer Woche ohne Hilfe zwei baugleiche, komplex dekorierte Bügelbrillen aus Horn anfertigen – eine http://objektkatalog.gnm.de/objekt/Z45_2"&gt;grünehttp://objektkatalog.gnm.de/objekt/Z45_1"&gt;rote</t>
+  </si>
+  <si>
+    <t>Erzengel Raphael (Pl.O.2720)</t>
+  </si>
+  <si>
+    <t>Göttlicher Geleitschutz
+Die Figurengruppe verbildlicht die Geschichte von Tobias und dem Engel, die in den apokryphen Schriften des Alten Testaments überliefert ist. Tobias begibt sich darin auf eine gefahrvolle Reise, um das in der Ferne von seinem Vater hinterlegte Vermögen zurückzuholen. Auf dessen Rat hin engagiert er einen Reisebegleiter als Geleitschutz. Er ahnt nicht, dass es sich dabei um den Erzengel Raphael handelt, der ihm unerkannt auf der Reise zur Seite steht. Unter anderem hilft er Tobias, im Fluss Tigris einen gefährlichen Fisch zu fangen. Dessen Gallenblase, die er von seiner Reise mit nach Hause bringt, hat heilkräftige Wirkung und gibt seinem erblindeten Vater das Augenlicht zurück.
+Wie für Tobias ist Raphael auch für Betrachter der Figurengruppe nicht als Engel erkennbar, Veit Stoß hat ihn ohne Flügel dargestellt. Andere Details, die den erzählerischen Zusammenhang der Geschichte ursprünglich verbildlichten, gingen im Laufe der Jahrhunderte verloren. Dazu gehört der Fisch, den Tobias an einer Schnur in seiner linken Hand bei sich trug, und die Dose mit der Fischgalle, die Raphael auf der erhobenen Hand präsentierte.
+Ein spätes Meisterwerk
+Veit Stoß hat wie bei vielen seiner Werke auf eine farbige Fassung des Holzes verzichtet. Doch obwohl man die Struktur des Lindenholzes erkennen kann, ist die Illusion der vom Wind gebauschten Stoffe beinahe perfekt. Mit seiner Schnitzkunst gewinnt er dem Material eine Leichtigkeit ab, die die ganze Meisterschaft des damals fast 70jährigen Künstlers offenbart. Als „miracolo di legno“, ein „Wunder aus Holz“, rühmte später der italienische Kunstschriftsteller Giorgio Vasari ein vergleichbares Werk von Veit Stoß in Florenz.
+Export eines Bildthemas
+Die 1516 geschaffene Figurengruppe war als Stiftung für die Nürnberger Dominikanerkirche bestimmt. Auftraggeber war der der aus Florenz stammende Fernhandelskaufmann Raffaelo Torrigiani, der sich mehrmals in der Reichsstadt aufgehalten hatte. Das in seiner Heimat verbreitete Bildthema war in der Kunst nördlich der Alpen weitgehend unbekannt. Bei der Wahl mag eine Rolle gespielt haben, dass es sich beim Erzengel Raphael um seinen Namenspatron handelt. Vor allem aber wollte der Kaufmann sich wohl – wie der junge Tobias – bei seinen weiten und gefährlichen Handelsreisen unter den Schutz einer göttlichen Macht stellen.
+&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Goldhut (Vb8007)</t>
+  </si>
+  <si>
+    <t>Ein Jahrhundertfund
+Der Goldhut entstand vor ungefähr 3000 Jahren, in der späten Bronzezeit. Er kam 1953 im Wald bei den Ortschaften Ezelsdorf und Buch beim Roden von Baumstümpfen ans Tageslicht, wurde dabei jedoch in viele kleine Einzelteile zerhackt. Nachdem der sensationelle Rang des Fundes vom Germanischen Nationalmuseum erkannt worden war, konnten die Fragmente einer aufwändigen Restaurierung im Römisch-Germanischen Zentralmuseum in Mainz zusammengefügt werden. Ursprünglich hatte der Hut wohl auch eine breite Krempe, von der jedoch nur ein kleines Fragment gefunden wurde.
+Handwerk der Bronzezeit
+Die technische Perfektion des Huts ist herausragend. Er wurde mit dem Hammer aus einem einzigen Goldstück herausgetrieben. Nur 310 Gramm wiegt der Kegel. Seine Wandung ist so dünn wie Papier. Er ist bis in die Spitze mit Zierbändern aus unterschiedlichen Ornamenten versehen, darunter Kreise, Räder, mandelförmige Buckel und kleine quergestreifte Kegel – sie stellen wohl den Hut selbst in Miniaturformat dar. Mehr als 20 verschiedene Stempel und sechs Rollstempel wurden für die Punzierung verwendet. Diesen Stil kennen wir von in Westeuropa verbreiteten goldenen Scheiben und Schalen aus der Bronzezeit, die als Vergleichstücke zur Datierung herangezogen werden. Es gibt heute nur drei vergleichbare Kegelhüte aus Gold, die in Museen in Speyer, Berlin und Saint-Germain-en-Laye nahe Paris zu sehen sind. Die Verbreitung der Fundorte dieser und anderer zeremonieller Fundstücke über ganz Europa belegt einen weiträumigen Austausch von technischem Know-how und Glaubensvorstellungen in der Bronzezeit.
+Kult der Sonne?
+Das Material und die vielen Scheibenmotive sind Hinweise auf einen bronzezeitlichen Sonnenkult. Höchstwahrscheinlich trug eine hochgestellte Persönlichkeit die prächtige Kopfbedeckung bei zeremoniellen kultischen Anlässen. Der Goldhut wurde wohl vergraben, als die damit verbundenen religiösen Vorstellungen erloschen. Für den Nürnberger Goldhut und ein weiteres Exemplar in Speyer gilt außerdem, dass sie scheinbar senkrecht im Boden vergraben wurden.
+&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Clara Zetkin (Pl.O.3424)</t>
+  </si>
+  <si>
+    <t>Ein familiäres Bildnis?
+Selbstbewusst richtet diese Frau ihren Blick nach vorn. Eine Inschrift auf der Rückseite der Gipsbüste verrät, dass sie die Frauenrechtlerin und Sozialistin Clara Zetkin im Jahr 1901 darstellt. Das ebenfalls sichtbare Monogramm „K. K.“ konnte bisher niemandem zugeordnet werden, jedoch dürfte der Porträtkopf im Umkreis des Malers Georg Friedrich Zundel entstanden sein. Zundel war der zweite Ehemann Zetkins. Er war bekannt für idealisierende Bildnisse von Arbeiter*innen. Die unregelmäßige, „impressionistische“ Oberfläche der Büste passt zu dem Stil, den Zundel und sein Umkreis pflegten. Um 1900 plante er eine eigene kleine Familiengalerie. Es ist nicht auszuschließen, dass dieser Porträtkopf dazugehörte. Arbeitsspuren, die im Gips stehen gelassen sind, sprechen für eine intime und persönliche Wiedergabe der Dargestellten.
+Leben für den Sozialismus
+Clara Zetkin war ab 1878 in der Sozialistischen Arbeiterpartei (SAP) und ab 1890 in der Sozialdemokratischen Partei Deutschlands (SPD) tätig. Gemeinsam mit ihrem Ehemann lebte sie in großbürgerlichen Verhältnissen am Rande Stuttgarts. Im Lauf ihrer politischen Karriere „radikalisierte“ Zetkin sich. Ihr pazifistisches Engagement galt in den 1910er Jahren als subversiv und leitete ihren Bruch mit der SPD ein. 1918 schloss Zetkin sich der neugegründeten Kommunistischen Partei Deutschlands (KPD) an, für die sie bis zum Ende der Weimarer Republik Mitglied des Reichstags war.
+Der Internationale Frauentag
+Wenngleich Zetkin sich stark für das Frauenwahlrecht einsetzte, relativierte sie einige feministische Forderungen. Ihrer Ansicht nach werde der Sozialismus eine klassenlose Gesellschaft schaffen, ohne dass Frauenrechte unabhängig davon eingefordert werden müssten. Trotz dieser Ansicht schlug sie 1910 gemeinsam mit Käte Duncker einen Internationalen Frauentag vor, für den der 8. März wenige Jahre später zum festen Datum wurde. Die Nationalsozialisten schafften den Tag umgehend ab. Clara Zetkin ging ins russische Exil, wo sie bald darauf starb. 1977 beschloss die Generalversammlung der Vereinten Nationen, den Internationalen Frauentag erneut am 8. März zu begehen, um das Erbe emanzipatorischer Bewegungen zu würdigen.</t>
+  </si>
+  <si>
+    <t>Bildteppich mit der Minneallegorie und Spielszenen, so genannter Spieleteppich (Gew668)</t>
+  </si>
+  <si>
+    <t>Die Kunst der Minne
+Eine Gartenlandschaft wird zur Spielwiese einer ausgelassenen, in Gruppen arrangierten Hofgesellschaft. Dass das bunte Treiben einen erotischen Hintergrund hat, lässt schon ihre Aufmachung erkennen: Die figurbetont-modische Kleidung der jungen Männer ist ebenso aufreizend wie die tiefen Kleiderdekolletés der Hofdamen. Ihre Spiele folgen den Gesetzen der Minne. Darunter versteht man das an den Höfen des Hochmittelalters zur Kunstform entwickelte Liebeswerben um eine begehrte Frau. 
+Spielarten der Liebe
+Dargestellt sind einige heute noch bekannte Spiele, wie Fangen oder Blindekuh. Aber auch längst vergessene Spiele sind zu sehen: Die linke obere Gruppe vergnügt sich beim „Main Chaude“. Hierbei muss ein Mann mit geschlossenen Augen erraten, wer ihm die Hand auf das Gesäß legt. Direkt darunter treten ein Höfling und eine Edeldame zur sogenannten „Quintaine“ an. In dieser Abwandlung des ritterlichen Lanzenstechens versuchen sich die Gegner durch einen Stoß mit dem Fuß zu Fall zu bringen. Beobachtet wird das heiter-frivole Geschicklichkeitsspiel von der Minnekönigin höchstpersönlich. Ganz rechts macht der Minnestrick einen Höfling zum gefesselten Liebesopfer. Nur die verehrte Dame kann ihn befreien. Im Zentrum des Bildteppichs steht die Minneburg. Sie ist das Sinnbild für die begehrte Frau, die es – wie eine Festung – durch die Minne zu erobern gilt.
+Ein höfisches Thema?
+Ob der Teppich für den privaten oder öffentlichen Raum hergestellt wurde, ist nicht überliefert. Zwei Wappen am rechten Rand verweisen auf die angesehene Tuchhändlerfamilie Diel in Speyer, die diesen Teppich offenbar in Auftrag gegeben hatte. Als Ratgeber der Pfälzer Kurfürsten war ihr der repräsentative Gebrauch von Wandteppichen am Heidelberger Hof geläufig. Großformatige Wandteppiche im häuslichen Bereich waren bis ins 16. Jahrhundert überwiegend dem Adel und der städtischen Oberschicht vorbehalten. Dass ein bürgerlicher Auftraggeber sich ausgerechnet für ein höfisches Motiv wie die Minne entscheidet, ist bemerkenswert. Offenbar wollte die Familie Diel als reiche Tuchhändler durch die Wahl des Themas auch ihr Standesbewusstsein zum Ausdruck bringen.
+&amp;nbsp;</t>
   </si>
   <si>
     <t>Stechzeug (W1316)</t>
   </si>
   <si>
     <t>Krieg als Spiel
 Die Rüstungen erscheinen wehrhaft und funktional, waren für den Krieg jedoch völlig ungeeignet. Mit Eisenplatten von bis zu neun Millimetern sind sie viel zu schwer – in der Schlacht verwendete man wesentlich dünnere und leichtere Rüstungen. Zudem schränkte der fest verschraubte Helm die Sicht so ein, dass man einem Angriff von der Seite schutzlos ausgeliefert wäre. Die Zweikämpfe, für die diese Rüstungen geschaffen wurden, fanden vor großem Publikum statt. Sie waren speziell für den Reiterkampf im Turnier bestimmt.
 Turniere, die sich in Europa seit dem 12. Jahrhundert aus Wehrübungen der Ritter entwickelt hatten, wurden ab dem 13. Jahrhundert zu immer beliebteren Großevents. Gekämpft wurde nach festgelegten Regeln in unterschiedlichen Disziplinen. Ob zu Fuß oder zu Pferd, zu zweit oder als Gruppenkampf, für jede Form des Kampfes gab es die passende Spezialausrüstung.
 Zweikampf im Sattel
 Zu den beliebtesten Arten der Reiterspiele gehörte das Stechen, heute der Inbegriff des Ritterturniers. Hierbei preschten zwei Ritter zu Pferd mit der eingelegten Lanze aufeinander zu. Ziel war es, sie an Schild, Lanze oder Harnisch des Gegners zu brechen.
 Da die Angriffe ausschließlich von vorne kamen, war nur die Körpervorderseite gepanzert. Auch der Helm war auf Lanzenangriffe von vorne optimiert und senkte das Verletzungsrisiko enorm. Zusätzlich waren die Lanzen vorne abgestumpft und mit einem sogenannten Kröning versehen.
 Als Extremform des Stechens entwickelte sich fast zeitgleich das Rennen. Hier wurde mit scharfen Lanzen geritten und auch die Ausrüstung war leichter. Diese waghalsigen Zweikämpfe waren beim Publikum besonders beliebt.
 Städtischer Rüstungsverleih
 Nachdem die Nürnberger Patrizier von den Adelsturnieren im Umland ausgeschlossen worden waren, gründete die Stadt im 15. Jahrhundert ein eigenes Reiterspiel. Als „Gesellenstechen“ wurde es bis 1561 auf dem Hauptmarkt abgehalten. Anders als der Titel vermuten lässt, beteiligten sich vor allem Söhne der städtischen Oberschicht und nicht Handwerksgesellen an den Schaukämpfen. Um zu verhindern, dass sich jeder für teures Geld eine eigene Rüstung eigens für das Gesellenstechen zulegte, fand der Rat eine Lösung: Er ließ einen eigenen Bestand an Rüstungen anfertigen, die dann für das Turnier ausgeliehen werden konnten. Diese Grundausrüstung wurde dann mit einer individuellen Helmzier und einem Schild in den Farben der Familien ergänzt.
 &amp;nbsp;</t>
   </si>
   <si>
+    <t>Hostienpyxis (FG1966)</t>
+  </si>
+  <si>
+    <t>Ein ungewöhnlicher Fundort
+Dieser kleine Silberbecher des ausgehenden 8. Jahrhunderts wurde 1928 bei Pettstadt in der Nähe von Bamberg aus der Regnitz ausgebaggert. Wie er in den Fluss kam, ist nicht geklärt. Das Stück ist aufwändig dekoriert. Vergoldete Ornamentstreifen liegen kreisförmig um den oberen Rand sowie die Standfläche des Bechers. Vier senkrechte Streifen verbinden die beiden Kreise. Ihr Dekor besteht aus verschlungenem pflanzlichen Flechtwerk, vermutlich Weinranken, in die stilisierte Tiere eingeflochten sind. Mit bloßem Auge sind diese stark abstrahierten Ornamente jedoch kaum zu erkennen. Derartige Ornamente finden sich auf dem europäischen Festland vor allem an Kunstobjekten aus der Regierungszeit Karls des Großen. Ihr Ursprung liegt in nordenglischen Vorbildern des späten 7. und 8. Jahrhunderts, die im Zuge der angelsächsischen Mission auf den Kontinent gelangten. 
+Kein gewöhnlicher Becher
+Der Silberbecher wurde ursprünglich mit einem Deckel verschlossen. Die aufstrebenden Ornamentstreifen ähneln Säulen. Sie wirken wie architektonische Stützen des Deckels, so dass der Eindruck eines kleinen überdachten Rundtempels entsteht. Solche Rundtempel tauchen in der Kunst der Karolingerzeit wiederholt als Zeichen des himmlischen Jerusalem, als Bild des Heiligen Grabes oder als Lebensbrunnen auf. Die Verbindung von Tier- und Pflanzenmotiven im Rankenwerk deutet auf den christlichen Lebensbaum hin. Dies deckt sich mit der Vermutung, dass der Becher ein sakrales Objekt war, eine sogenannte Pyxis zur Aufbewahrung der geweihten Hostien für den Gottesdienst.
+Die Slawenmission
+Nach Pettstadt könnte der Becher am Ende des 8. Jahrhunderts im Rahmen der Slawenchristianisierung gelangt sein, die Karl der Große initiiert hatte. Zwischen Main und Regnitz, im heutigen Nordostbayern, lebten damals heidnische Slawen. Karl der Große beauftragte den Bischof von Würzburg mit ihrer Missionierung. Gleichzeitig festigte er damit den östlichen Rand seines Reiches.
+&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Deckelpokal mit Jagdmotiven (HG11167)</t>
+  </si>
+  <si>
+    <t>Die Jagd, ein fürstliches Vergnügen
+Die fürstliche Leidenschaft für das Jagen bestimmt das Bildprogramm dieses Pokals aus der Zeit um 1720. Auf der Schale, auch Cuppa genannt, und am Fuß des Pokals sind in flachem Relief Jagdszenen zu sehen. Der Schaft ist als Eichenstamm ausgebildet, und auch auf dem Deckelknauf steht eine Eiche mit belaubter Krone. Um den Baum herum spielt sich eine dramatische Szene mit mehreren Figuren ab: Zwei Jäger reiten auf eine Gruppe aus drei Hunden und einem gewaltigen Hirsch zu, der bereits zu Boden gegangen ist.
+Ein Geschenk für den sächsischen Kurprinzen?
+Die Jagd gehörte zum adligen Lebensstil. Besonders wichtig war die Parforcejagd, die Hetzjagd zu Pferde. Deutsche Fürsten übernahmen sie im 17. Jahrhundert nach französischem Vorbild. Um Jagderfolge gebührend zu feiern, wurden mitunter kostbare Pokale zur Erinnerung angefertigt. Die Cuppa weist am unteren Rand einen Wulstring auf. Darauf befinden sich abwechselnd das sächsisch-polnische Wappen und die Initialen des sächsischen Kurprinzen Friedrich August II. Er war ein passionierter Jäger und man kann annehmen, dass der Pokal aus seinem Besitz stammt. Sein Vater war August der Starke, der sächsische Kurfürst und polnische König.
+Kunsthandwerk am sächsischen Hof
+Der Jagdpokal besteht, wie die meisten ähnlichen Stücke, aus vergoldetem Silber. Er entstand wohl im Dunstkreis eines der prunkvollsten Höfe seiner Zeit. Entsprechend zeugt die Bearbeitung der Details von Stilsicherheit und der Beherrschung aller Techniken und Finessen der Goldschmiedekunst. Die größten Teile sind getrieben, die kleinteiligen Figuren gegossen. Der Pokal besitzt keine Silbermarken. Diese waren auch in Dresden Vorschrift, um die Qualität des kostbaren Silbers zu garantieren. Das Fehlen der Marken könnte darauf hindeuten, dass er von einem Hofkünstler gefertigt wurde. Einer der bedeutendsten Goldschmiede dieser Zeit war der für August den Starken arbeitende Johann Melchior Dinglinger, in dessen Umkreis der Pokal entstanden sein dürfte. Vor allem sein Bruder, Georg Christoph Dinglinger, stellte ähnliche Werke her. Vergleichbare Goldschmiedearbeiten von ihm finden sich im Grünen Gewölbe in Dresden. 
+&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Klappsonnenuhr (WI1856)</t>
+  </si>
+  <si>
+    <t>Ideale Reisebegleiter
+Sonnenuhren verwendete man bereits in der Antike zur Zeitmessung. Für gewöhnlich sind sie fest an einem Ort installiert, da ihr Ziffernblatt jeweils nur für einen bestimmten Breitengrad ausgelegt ist. Im 15. Jahrhundert wurde die mobile Klappsonnenuhr erfunden. Obwohl es zu der Zeit bereits mechanische Räderuhren gab, waren diese Taschen-Sonnenuhren ihnen in mancher Hinsicht überlegen: Sie waren klein, leicht und nicht so störanfällig wie die durch Räderwerke betriebenen Uhren. Daher waren Klappsonnenuhren besonders bei Reisenden beliebt und verbreiteten sich in ganz Europa.
+Die Tücken der mobilen Zeitmessung
+Anstelle eines starren Zeigers haben Klappsonnenuhren einen sogenannten Polfaden, der sich beim Öffnen aufspannt. Er dient als Schattenwerfer auf dem kreisförmigen Ziffernblatt. In die Bodenplatte dieser Uhr ist außerdem ein Kompass eingelassen. Er ist wichtig für die genaue Ausrichtung des Polfadens parallel zur Erdachse. Im Deckel befindet sich eine Tageslängenanzeige. Sie gibt die für die Sonnenuhr so wichtigen Lichtstunden pro Tag an, die Monate sind mit den entsprechenden Tierkreiszeichen versehen.
+Die größte Schwierigkeit der mobilen Zeitmessung ergibt sich aus den unterschiedlichen Sonnenständen an verschiedenen Orten. Bei einer solchen Klappsonnenuhr gleicht man diese geografischen Unterschiede aus, indem man den Winkel des Polfadens verändert. Im Deckel der Uhr ist daher eine Liste der wichtigsten europäischen Handelsstädte mit ihrem jeweiligen Breitengrad eingraviert. Auf der Mittelachse konnte man den Polfaden im entsprechenden Bohrloch neben dem Breitengrad fixieren. Damit war die Uhr auf die richtige Ortszeit „eingestellt“. 
+Eine Dynastie von Uhrenmachern
+Vor allem Nürnberg und Augsburg entwickelten sich im 16. Jahrhundert zu bekannten Produktionsstätten von Klappsonnenuhren. In Nürnberg war die Familie Reinmann mit Meistern in mehreren Generationen als Kompass- und Instrumentenbauer tätig. Paulus Reinmann war einer der wenigen, die Sonnenuhren aus verschiedenen Werkstoffen – Holz, Metall und Elfenbein – herstellte. Seine Klappsonnenuhren waren unter Liebhabern weit über die Landesgrenzen hinweg begehrt. Seine Signatur auf dem Gehäuse kann als Qualitätsgarantie verstanden werden.
+&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Tanzmeistergeige mit Fächer (MIR767)</t>
+  </si>
+  <si>
+    <t>Schritt für Schritt
+In der Barockzeit gehörte neben Fechten und Reiten auch der Tanz zur Bildung der gehobenen Schichten. Der Tanzlehrer bzw. Tanzmeister gab Takt und auch Ton auf der Geige an, um die korrekten Schrittfolgen und Bewegungen zu unterrichten. Wollte er die Hände frei haben, um beispielsweise die typischen grazilen Armbewegungen vorzuführen, konnte er die kleine Geige einfach in seine Rocktasche stecken. In Frankreich wurden diese Instrumente deshalb „Pochette“ genannt: Täschchen.
+Musikalisch überholt
+Ihren Ursprung hat die Tanzmeistergeige in der Rebec, einer Vorgängerin der heute bekannten Violine. Das kleine, birnenförmige Streichinstrument mit bis zu fünf Saiten stammte aus dem Orient und verbreitete sich seit dem späten Mittelalter in ganz Europa und darüber hinaus. Im Bereich der europäischen Kunstmusik wurde die Pochette weitgehend durch die Violine abgelöst, außer von den Tanzmeistern. So berichtet auch Mozarts Vater Leopold in seiner Violinschule von 1756: „Eine schon fast veraltete Art der Geigen sind die kleinen Sack- oder Spitzgeiglein welche mit 4. oder auch nur mit 3. Seyten bezogen sind. Sie wurden, wegen der Bequemlichkeit sie in den Schubsack zu stecken, gemeiniglich von den Herren Tanzmeistern bey Unterweisung ihrer Lehrlinge gebraucht.“
+Modisches Accessoire
+Zum Benimm- und Tanzunterricht gehörte auch die bestimmten Regeln folgende Symbolsprache des Fächers, den Menschen von Welt immer mit sich führten. Mit einer Geige in der Hand wäre diese Sprache jedoch nicht zu vermitteln. Der Fächer hat deshalb eher symbolische Funktion und ist vor allem ein elegantes Accessoire. Der originale Fächer dieser Tanzmeistergeige aus der Mitte des 18. Jahrhunderts ist nicht mehr erhalten. Bevor das Instrument in den 1960er Jahren ins Museum kam, ließ der Vorbesitzer den Fächer nach einem vergleichbaren Instrument in einer Berliner Sammlung rekonstruieren.
+&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Gänsespiel (Spielbrett) (HG1412)</t>
+  </si>
+  <si>
+    <t>Ist das Spiel für alle da?
+Auf dem doppelseitigen Brett sind zwei sehr unterschiedliche Spiele vereint: Mühle und Gänsespiel. Während Mühle rein strategisch ist und keinen Zufall beinhaltet, hängt das Gänsespiel ganz vom Würfelglück ab. Das Objekt wird auf das 1. Drittel des 17. Jahrhunderts datiert und stammt aus dem süddeutschen Raum. Brettspiele waren damals in allen gesellschaftlichen Schichten beliebt. An den Fürstenhöfen bestanden die Bretter aus kostbaren Materialien wie Elfenbein, Ebenholz und Perlmutt. Sie zeigten den Wohlstand ihrer Besitzer. Manche dienten nur der Repräsentation und eigneten sich gar nicht zur Benutzung, weil die Spielsteine zu groß waren. Beliebte Spiele am Hof waren Schach und Tric Trac, das heutige Backgammon. Mühle und das Gänsespiel waren hingegen einfacher zu lernen und galten als Spiele für alle Gesellschaftsschichten.
+Gänsemarsch
+Laufspiele mit Spiralform existierten schon im alten Ägypten, jedoch taucht speziell das Gänsespiel erstmals im Europa des 15. oder 16. Jahrhunderts auf. Durch Würfeln rückt man vorwärts. Die Spielfelder und ihre Bedeutung variieren zwar, jedoch gibt es wiederkehrende Elemente. Die Gänsefelder ermöglichen, dass man noch einmal zieht. Die Herberge (19) und das Gefängnis (52) bedeuten ein- oder mehrmals aussetzen. Landet man auf dem Labyrinth (42), so muss man einige Felder zurückziehen. Der Tod (58) zwingt zum Neuanfang auf Feld 1. Insgesamt kann man das Spielfeld als Lebensweg deuten, wobei der Ausweg am Ende für das Paradies steht.
+In der Zwickmühle
+Im Gegensatz zum Gänsespiel basiert Mühle auf Taktik. Ziel ist es, alle Steine des Gegenübers wegzunehmen, indem man Dreierreihen, die sogenannten Mühlen, bildet. Man spielt mit zweimal neun Steinen unterschiedlicher Farbe. Das Spiel könnte aus antiker Zeit stammen, sicher nachweisbar ist es jedoch erst im byzantinischen Europa. Schon im Mittelalter existierten für Mühle – ebenso wie für Schach und Backgammon – Wettaufgaben, die man aus heutigen Zeitungen als Schachrätsel kennt.</t>
+  </si>
+  <si>
+    <t>Maria und Elisabeth, Gefangennahme Christi (Außenseite) aus der Frauenkirche, Nürnberg (Gm1087)</t>
+  </si>
+  <si>
+    <t>Nur scheinbar alltäglich
+Eine solche Darstellung von Maria und Elisabeth mit ihren Kindern bei der häuslichen Arbeit ist ein sehr ungewöhnliches Thema in der Kunst. Die Gottesmutter mit dem aufgeklappten Buch auf dem Schoß hält eine Spindel in der Hand. Elisabeth wickelt das goldene Garn auf eine Haspel. Zu ihren Füßen sitzen ihre Kinder. Jesus hält in der ausgestreckten Hand einen Löffel mit Brei. Beide umfassen den Stiel einer Pfanne, Johannes der Täufer wendet sich mit einem Schriftband an seine Mutter Elisabeth: „Sichin mu(o)ter ihesus tu(o)t mir“ (Sieh hin, Mutter, was Jesus mir tut). Hinter dieser Szene versteckt sich eine theologische Aussage: So, wie Jesus Johannes von dem Brei gibt, versorgt er auch die Menschheit mit Seelennahrung. Das vordergründig alltägliche Geschehen hat also eine tiefere religiöse Bedeutung und betont zugleich die menschliche Natur des Gottessohnes.
+Ein Altar zu Ehren der Jungfrau
+Die Tafel gehörte zu einem Flügel des monumentalen Marienretabels vom Hochaltar der Nürnberger Frauenkirche. In geöffnetem Zustand waren neben der Darstellung von Maria und Elisabeth drei weitere Szenen aus dem Marienleben vor feierlichem Goldgrund zu sehen. Die Rückseite der Tafel, die die Gefangennahme Christi zeigt, war zusammen mit anderen Darstellungen des Leidenswegs Christi bei geschlossenen Altarflügeln sichtbar.
+Anspielungen auf den Reliquienschatz
+Die Marienszenen stehen in unmittelbarem Zusammenhang mit dem Reliquienschatz der Frauenkirche. Zu ihm gehörten hochkarätige Marienreliquien, wie der goldene Gürtel der Jungfrau, den Kaiser Karl IV. der Kirche geschenkt hatte. Unter den Reliquien befanden sich auch Überreste des Garns, das Maria der Legende nach für den Vorhang des Tempels in Jerusalem gesponnen haben soll. Im Bild ist beides im realen Leben Mariens verortet. 
+Bei kunsttechnologischen Untersuchungen fanden sich unter der Goldschicht hinter Maria und Elisabeth Spuren eines dunkelblauen Vorhangs. Dieser spielte auf eine weitere Marienreliquie der Frauenkirche an, „ein stucklein eins portleins“, wie es in einer Beschreibung von 1442 heißt. Gemeint ist die Borte des Tempelvorhangs, die Maria selber gewirkt haben soll. Wenn an Festtagen der Altar geöffnet und der Reliquienschatz in der Kirche ausgestellt war, dann machte die Wechselbeziehung von Bildern und Reliquien das Heilsgeschehen unmittelbar anschaulich.
+&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Heinrich Heine (Pl.O.3391,0)</t>
+  </si>
+  <si>
+    <t>Freigeist Heine
+Denkmäler sind mit Öffentlichkeit und kollektiver Erinnerung untrennbar verbunden. Nationen, Länder oder Städte stellen ihre Helden und Heldinnen auf einen Sockel, um damit an eine Person, ihr Handeln und Wirken auf und für die Gemeinschaft zu erinnern. Mit dieser kleinformatigen Figur des Dichters Heinrich Heine greift Theodor von Gosen auf eine Tradition zurück, Persönlichkeiten aus Kunst, Wissenschaft oder Philosophie als Sitzfiguren zu porträtieren. Mit der Feder in der Hand wirkt die kleine Bronze wie eine Momentaufnahme, als könne man Heine beim Nachdenken zusehen. Die betonte Lässigkeit, mit der er zurückgelehnt den Kopf zur Seite neigt, zeigt uns einen Freigeist und eine Leichtigkeit, der Heine in der deutschen Literatur auch stilistisch ein Denkmal setzte. Der Person Heine stand Deutschland jedoch lange kritisch gegenüber.
+Ein deutscher Dichter?
+Heinrich Heine gilt als einer der bedeutendsten deutschen Schriftsteller des 19. Jahrhunderts. Infolge seiner Begeisterung für die französische Julirevolution zog Heine 1831 nach Paris. Als Anhänger der Revolution und scharfer Kritiker der deutschen Kleinstaaterei erhielt er ab 1833 zunächst in Preußen Publikationsverbot, ab 1835 in allen Gebieten des Deutschen Bundes. Damit wurde Frankreich – der „Erbfeind“ Deutschlands –, für Heine zum Exil, wo er bis zu seinem Tod 1856 lebte. 1897 sollte in Heines Geburtsstadt Düsseldorf zum hundertsten Geburtstag ein Denkmal zu seinen Ehren errichtet werden. Dagegen regte sich allerdings erbitterter Widerstand. Denn spätestens seit dem Sieg über Frankreich und der deutschen Reichsgründung 1871 hatten Nationalismus und Deutschtümelei immer mehr zugenommen. Ein Denkmal für Heine sei ein Angriff gegen die „deutsche Art“. Er sei „durch und durch Jude, kein echter Deutscher“, sein Internationalismus eine „vaterlandslose Frivolität“.
+Denkmal für zuhause
+Die Ausführung des geplanten Denkmals, ein</t>
+  </si>
+  <si>
+    <t>Hammerflügel (MIR1097)</t>
+  </si>
+  <si>
+    <t>Made in Augsburg
+Die Idee, Saiten durch einen Hammer anzuschlagen, statt diese wie beim Cembalo durch einen Federkiel anzuzupfen, wurde um 1700 in Italien entwickelt. Den entscheidenden Schritt zur Durchsetzung dieser neuen Technologie machte Johann Andreas Stein aus Augsburg, einer der wichtigsten Klavierbauer der Musikgeschichte. Er erfand eine Flügelmechanik, die mit sehr wenigen Bauteilen auskommt, leicht zu warten ist und äußerst sensibel auf den Anschlag des Spielers reagiert. Aufgrund ihrer verschiedenen Bauteile trägt sie heute den Namen „Prellzungenmechanik“. Mit seiner Erfindung begründete Stein die berühmte Wiener Klavierbautradition, da seine Mechanik dort aufgenommen und weiterentwickelt wurde. 
+Piano und Forte 
+Die Erfindung des Klaviers in Florenz um 1700 war eine kleine Revolution, nicht nur, weil dadurch der Hammer den Federkiel beim Saitenanschlag ersetzte. Die neuartige Mechanik ermöglichte es, erstmals die Lautstärke allein durch entsprechenden Druck auf die Taste zu regulieren. Register wie beim Cembalo waren nun nicht mehr nötig. Das neue stufenlose Spiel von leise und laut – italienisch „piano e forte“ – war Namensgeber für das Pianoforte, oder kurz: Piano. Wenngleich heute vor allem historische Flügel als Hammerflügel bezeichnet werden, hat das Alter des Instruments auf diese Bezeichnung keinen Einfluss. Auch der moderne Konzertflügel ist technisch betrachtet ein Hammerflügel.
+Mozart klingt
+Äußerlich unterscheiden sich die frühen Hammerflügel allerdings deutlich von modernen Instrumenten. Statt auf drei, stehen sie meist auf vier oder fünf Beinen. Die heute so typische Lyra mit den Fußpedalen gab es noch nicht. Die Funktion des heutigen rechten Pedals, die Aufhebung der Dämpfung, existierte aber durchaus. Sie wurde durch zwei mit den Knien zu bedienende Hebel unter der Klaviatur betätigt. Ebenfalls augenfällig ist die filigrane, dünnwandige Bauweise. Noch gab es keine Metallstreben oder schwere eiserne Gussplatten über dem Resonanzboden, wie sie der tonnenschwere Saitenzug moderner Flügel erforderlich macht. Dementsprechend waren die frühen Flügel viel leiser als heutige Instrumente. Von Wolfgang Amadeus Mozart wissen wir, dass er die Instrumente aus der Werkstatt Steins sehr schätzte. Zu seiner Zeit galten sie als das Beste, was an Flügeln zu bekommen war.
+&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Automobil (LGA8760)</t>
+  </si>
+  <si>
+    <t>Von der Rennbahn ins Kinderzimmer
+Modern, ja fast futuristisch erscheint das Automobil-Spielzeug, das August Geigenberger 1903 entworfen hat (Entwurfszeichnung http://objektkatalog.gnm.de/objekt/LGA9847/1-7"&gt;LGA9847/3</t>
+  </si>
+  <si>
+    <t>Rhinocerus (Das Rhinozeros) (H5582)</t>
+  </si>
+  <si>
+    <t>Blind gezeichnet?
+Wie kommt ein deutscher Künstler des 16. Jahrhunderts dazu, ein Rhinozeros darzustellen? Exotische Tiere wie diese waren auf dem europäischen Kontinent weitgehend unbekannt. Tatsächlich hat Dürer das Nashorn, das er hier so detailgenau wiedergibt, nie selbst gesehen. Dennoch gibt er das Tier sehr lebensnah wieder. Der massige Körper ist über den kurzen, reptilienartigen Beinen mit einem wehrhaften Panzer geschützt. Buckel, Grate und warzenartige Erhebungen geben ihm Struktur. Mit einem Muster aus feinen Linien hält Dürer jede Erhebung, jede Vertiefung des Kopfes fest. Dazu gehören kleinste Details wie die feinen Haare an Kinn und Ohren, die Schrunden am Maul und die kleinen Zacken um das Horn auf seiner Nase. Woher wusste der Renaissancekünstler so genau, wie ein Nashorn aussieht?
+Ein ungewöhnliches Geschenk
+Das Panzernashorn, das Dürer so überzeugend darstellt, stammte aus Indien. Dort hatte es der portugiesische Gouverneur als diplomatisches Geschenk erhalten und an seinen König Manuel I. nach Portugal schicken lassen. Als das Tier am 20. Mai 1515 im Hafen von Lissabon eintraf, verbreitete sich die Nachricht wie ein Lauffeuer. Seit dem dritten Jahrhundert, als römische Herrscher die exotischen Tiere in Wildgehegen hielten, hatte es keine Nashörner mehr in Europa gegeben. Der in Lissabon tätige Buchdrucker, Verleger und Nachrichtenagent Valentin Ferdinand schickte sofort eine Nachricht an die Nürnberger Kaufmannschaft. Seinem ausführlichen Bericht fügte er auch eine heute nicht mehr erhaltene Skizze des Tiers bei. Sie diente Albrecht Dürer in Nürnberg als Vorlage für eine vorbereitende Federzeichnung. Nach ihr schuf er seinen berühmten Holzschnitt.
+Sensationslust
+Dürer kannte die durch Entdeckungsreisen und den Überseehandel befeuerte Sensationslust seiner Zeitgenossen. Über dem exotischen Tier gab er in der fünfzeiligen Inschrift Passagen aus Ferdinands Bericht wieder. Noch 1515 druckte er in seiner Werkstatt die erste Auflage des Flugblatts, aus der auch dieser Abzug stammt. Andere Künstler brachten eigene Versionen des Nashorns auf den Markt. Keine der Grafiken war so erfolgreich wie die von Dürer. Nach seinem Tod entstanden in den 1540er Jahren und gegen Ende des 16. Jahrhunderts weitere Auflagen. Man erkennt sie an der veränderten sechszeiligen Inschrift. Bis zur Mitte des 18. Jahrhunderts prägte Dürers Rhinozeros das Bild, das man hierzulande von diesem exotischen Tier hatte.</t>
+  </si>
+  <si>
+    <t>Kaiser Karl der Große (Gm167)</t>
+  </si>
+  <si>
+    <t>Ideal und Wahrheit
+Ernst und mächtig – so tritt Kaiser Karl der Große (747/8–814) in Albrecht Dürers Bildnis auf. Deswegen wurde es schon oft mit Darstellungen Gottvaters verglichen. Bis heute ist die Vorstellung Kaiser Karls des Großen von diesem Gemälde geprägt. Jedoch heißt es in der Inschrift auf dem Rahmen, dass das Bild der „wahren Gestalt“ Karls nur ähnlich sei. Von dessen Tod bis zur Entstehung von Dürers Werk vergingen fast 700 Jahre. Realitätsgetreue zeitgenössische Porträts Karls des Großen, die Dürer als Vorlage hätten dienen können, gab es nicht.
+Der Gründervater des Reichs
+Karl der Große trägt die wichtigsten Krönungsinsignien an seinem Körper – die Krone des Heiligen Römischen Reichs, den Krönungsmantel, das Zeremonienschwert, den Reichsapfel und weitere mehr. Heute weiß man, dass alle erst nach seinem Tod entstanden. Ob dies den Zeitgenossen Dürers bewusst war, ist unklar und wohl auch nebensächlich: Es ging vielmehr darum, Karl den Großen als Gründervater des Heiligen Römischen Reichs zu inszenieren und durch die Herrschaftszeichen eine materielle Verbindung zu ihm herzustellen. Alle dargestellten Krönungsinsignien wurden zu diesem Zeitpunkt in Nürnberg aufbewahrt. Da Karl der Große heiliggesprochen war, galten die Objekte als Berührungsreliquien.
+Verehrung des Kaisers
+Als Dürer vom Rat der Stadt Nürnberg den Auftrag erhielt, dieses Bild und sein Gegenstück (https://objektkatalog.gnm.de/objekt/Gm168"&gt;Gm168https://objektkatalog.gnm.de/objekt/KG187"&gt;KG187</t>
+  </si>
+  <si>
+    <t>Holzhauer im Wald (Drei Holzhauer auf Baum) (Gm2511)</t>
+  </si>
+  <si>
+    <t>Unter Bauern
+Philipp Bauknecht lebte ab 1910 in Davos, wo er auf Linderung seiner Tuberkulose-Erkrankung hoffte. Die Höhenluft galt damals als einziges Heilmittel für die Infektionskrankheit, die sich in den dicht bevölkerten Städten leicht verbreiten konnte. Ab 1920 wohnte Bauknecht in bäuerlichem Umfeld am Rand von Davos Dorf. In seinen Kunstwerken kann man erkennen, dass ihn seine eigene Situation bedrückte. Auf dem Gemälde Holzhauer im Wald schälen Männer die Rinde von einem Baumstamm. Ihre Körper sind grob geformt und ihre Gesichter wirken wie Masken. Nicht nur hier, sondern auch auf anderen Bildern zeigte Bauknecht die Bauern auf diese rohe Art.
+Bedrohliche Natur
+Der Wald sieht abweisend aus, weil Bauknecht die Natur mit grellen Farben malte. Fast könnte man von Warnfarben sprechen. Der Boden richtet sich auf, als ob er aus scharfkantigen Schuppen bestünde. Die bereits abgelängten Baumstämme sind gelb und zerteilen das Bild in zwei ungleiche Hälften. Während Ernst Ludwig Kirchner, der ebenfalls in Davos lebte, das ländliche Leben eher harmonisch idealisierte, wirkt es bei Bauknecht bedrohlich. Er schilderte die Bauern aus kritischer Distanz und stellte sie als derb dar. Im Gegensatz zur kräftigen Bildwirkung steht jedoch der ungewöhnlich dünne Farbauftrag auf der Leinwand. Da Bauknecht arm war, musste er sparsam mit der Farbe umgehen.
+Wertschätzung für „primitive“ Kunst
+Das Gemälde ist flächig gestaltet und zeigt kaum Tiefenwirkung. Diese Reduktion erinnert an volkstümliche Kunst. Galt sie vorher noch als primitiv und wertlos, so begann im späten 19. Jahrhundert die wissenschaftliche Erforschung sowie die ästhetische Wertschätzung der Volkskunst. Im frühen 20. Jahrhundert war sie eine beliebte Inspirationsquelle – nicht nur für Bauknecht, sondern auch für andere Maler des deutschen Expressionismus. Das Bild Holzhauer im Wald wurde 1927 auf der großen Berliner Kunstausstellung gezeigt. Museen in Münster, Kassel und Stuttgart kauften schon Ende der 1920er Jahre einige seiner Bilder. 1933 verstarb Bauknecht bei einer Operation in Davos. Seine Witwe verbrachte die meisten seiner Werke in die Niederlande. Dort begann auch Bauknechts „Wiederentdeckung“ in den 1960er Jahren.</t>
+  </si>
+  <si>
+    <t>Wintermantel (T6306,0)</t>
+  </si>
+  <si>
+    <t>Notkleidung
+Not macht erfinderisch – was das bedeuten kann, macht dieser Wintermantel deutlich. Er steht beispielhaft für die Notkleidung der 1940er Jahre. Im Zweiten Weltkrieg und danach waren Stoffe und Kleidung Mangelware. Sie wurden seit Kriegsbeginn rationiert und nur noch gegen Bezugsscheine abgegeben. Die Textilproduktion für militärische Zwecke hatte Vorrang. Bei Bombenangriffen, auf der Flucht und durch Plünderungen waren große Kleidermengen verloren gegangen. Außerdem spendeten viele Menschen im Krieg Stoff zur Wiederverwendung. Das alles hatte zur Folge, dass die textilen Reserven der Gesellschaft am Ende des Zweiten Weltkriegs erschöpft waren. Zusätzlich lag die produzierende Industrie am Boden. Doch die Menschen wussten sich zu helfen.
+Quasi Couture
+Alte, teilweise schon untragbare Kleidung wurde umgearbeitet, zweckfremde Textilien wurden zu Kleidung verarbeitet. Heute würde man von „Upcycling“ oder „Repurposing“ sprechen. Auch dieser Wintermantel hatte ursprünglich eine andere Funktion: Er war ein Schlafsack aus britischen Armeebeständen. Der schwere Wollstoff ähnelt zumindest von Weitem den voluminösen Stoffen, die in den 1940er beliebt waren. Der kantige Schnitt des Mantels orientiert sich an den damaligen Trends, dazu kommen breit abgesteppte Kanten, große Knöpfe, aufgesetzte Taschen und eine gegürtete Taille. Zusätzlichen Schutz bot eine lose Kapuze zum Umbinden.
+Deckenmäntel
+Der Mantel ist ein Produkt der Schneiderei Gebrüder Mitzlaff in Würzburg. Jedoch konnten auch noch viele Privatpersonen, vor allem Frauen, selbst schneidern. Sie verarbeiteten etwa alte Decken aus Luftschutzkellern und US-Hilfslieferungen, die im Sommer 1947 in CARE-Paketen verschickt wurden, zu sogenannten Deckenmänteln. Jedes dieser Pakete enthielt zwei ungefärbte Decken, Nähzeug, eine Schere und ein Paar Schuhsohlen. So halfen sich die Menschen über die Winterzeit, in der der Mangel am stärksten zu spüren war.
+&amp;nbsp;</t>
+  </si>
+  <si>
     <t>Räderpferd (BA941)</t>
   </si>
   <si>
     <t>Nachziehen und Reiten
 Das ungefähr 300 Jahre alte Räderpferd ist 76cm hoch und damit groß genug, dass ein Kind darauf platznehmen konnte. Die Bodenplatte hat mehrere Löcher, von denen das vorderste zum Festbinden einer Schnur diente. Das Pferd ist damit gleichzeitig ein Reit- und ein Nachziehspielzeug. Seine Proportionen unterscheiden sich stark von der Natur – die stämmigen Beine stehen in Kontrast zum zierlichen Kopf. Das Zaumzeug und die Mähne sind mit eingeritztem Dekor verziert: Neben Zacken und Fischgräten findet man links und rechts auch je eine Wirbelrosette.
 Identität trifft Ideologie
 Das GNM kaufte das Pferd 1903 von einem Antiquitätenhändler in Davos (Schweiz). Seinen ersten Standort im Museum hatte es in der „Klettgauer Bauernstube“, die die Kultur der deutsch-schweizerischen Grenzlandschaft wiedergeben sollte. Doch später wurde das Spielzeug aus diesem Kontext entfernt und als niederdeutsch bezeichnet. Es war eine willkommene Projektionsfläche für Deutschnationalisten, die darin ein Stück „ihrer“ Geschichte und Identität sahen. Die Verzierungen auf der Mähne bezeichneten sie ab den 1920er Jahren als Lebensrute und Sonnenwirbel, zwei Symbole, die auf germanischen Runen basieren sollen. Dieser Deutung folgte auch die Volkskunde in Zeiten des Nationalsozialismus.
 Naturwissenschaftlich betrachtet
 Erst das zufällige Entdecken eines ähnlichen Räderpferds aus dem Engadiner Museum in St. Moritz führte die Forschung auf eine entscheidende Spur. Das dortige Exemplar stammt, ebenso wie ein weiteres in Privatbesitz, aus dem Kanton Graubünden. 2014/15 führte das GNM eine dendrochronologische Untersuchung an seinem Pferd durch. Die Datierung der Holzprobe ergab, dass der jüngste Jahrring von 1696 stammt. Das Fichtenholz wuchs höchstwahrscheinlich in den Nordalpen (Schweiz). Die Zuschreibung als Graubündener Spielzeug aus der Zeit um 1700 war damit erstmalig gesichert. So konnte eine naturwissenschaftliche Methode dabei helfen, ideologisch geleitete Falschannahmen der Vergangenheit auszuräumen.</t>
   </si>
   <si>
-    <t>Die Hl. Maria Magdalena salbt Christus die Füße (Gm1463)</t>
-[...9 lines deleted...]
-Ein Detail, das ebenfalls auffällt, ist der Fächer aus Pfauenfedern, den ein Diener hinter dem Tisch hochhält. Es handelt sich um ein sogenanntes Flabellum, einen Gegenstand aus dem kirchlichen Bereich. Er diente während der Messe oder bei Prozessionen der Kühlung und der Fliegenabwehr. Dass sich ein solches liturgisches Gerät in eine Bürgerstube verirrt, ist wohl als Hinweis auf den außergewöhnlichen Gast zu verstehen. 
+    <t>Pokal des Nürnberger Lebküchnerhandwerks (Teil eines Paares) (Z2531)</t>
+  </si>
+  <si>
+    <t>Lebkuchen, Honig und Wein
+Zu diesem Pokal aus dem Jahr 1683 gehört ein weitgehend identischer http://objektkatalog.gnm.de/objekt/Z2532"&gt;Zwilling</t>
+  </si>
+  <si>
+    <t>Schaube (Z1354)</t>
+  </si>
+  <si>
+    <t>Hans-Sachs-Verehrung im 19. Jahrhundert
+Der Nürnberger Hans Sachs (1494–1576) war ein Schuster und der bekannteste aller Meistersinger. Er erfuhr im 19. Jahrhundert große Verehrung. Ein wichtiger Grund war das historistische Interesse am Mittelalter, in Zuge dessen Nürnberg seine Blütezeit um 1500 glorifizierte. Das eindrucksvolle, wenn auch historisch nicht korrekte Kostüm wurde beim jährlichen Handwerkerzug getragen. Ab 1826 feierten die Nürnberger das Nationalfest, den Vorgänger des heutigen Volksfests. Zu Pferderennen, Schießübungen und Ähnlichem kam ab 1832 ein Handwerkerzug mit historischen Kostümen dazu. In Anwesenheit des bayerischen Königspaares vertrat 1833 erstmals ein als Hans Sachs verkleideter Darsteller die Nürnberger Schuhmacher. Der Festzug fand 1832 bis 1842 jährlich statt, pausierte dann, und wurde wieder 1853 bis 1868 abgehalten. Danach kamen die Kostüme ins Germanische Nationalmuseum.
+Kostümhistorische Inspiration
+Das Gewand des berühmten Schusterpoeten besteht aus einer entgegen historischer Praxis ärmellosen, pelzbesetzten Mantel, Schaube genannt (http://objektkatalog.gnm.de/objekt/ZI1354"&gt;Z1354http://objektkatalog.gnm.de/objekt/ZI1359"&gt;Z1359http://objektkatalog.gnm.de/objekt/ZI1363"&gt;Z1363</t>
+  </si>
+  <si>
+    <t>Thurgauer Bauernstube (BA4238)</t>
+  </si>
+  <si>
+    <t>Jagd nach dem Altertum
+Das Germanische Nationalmuseum versteht sich maßgeblich als Museum für den deutschsprachigen Raum. Als um 1900 der Trakt mit den sogenannten Bauernstuben eingerichtet wurde, war es daher naheliegend, dass auch ein Zimmer aus der deutschsprachigen Schweiz gezeigt wurde. Museumsleute und Freunde historistischer Lebenswelten machten damals regelrecht Jagd auf derartige Getäfer, wie die Wandvertäfelungen in der Schweiz heißen. Die dortigen Museumsdirektoren und Denkmalpfleger zeigten sich besorgt angesichts des lebhaften Verkaufs dieser Altertümer ins Ausland. Die Rubrik „Schweizerische Altertümer im In- und Auslande“ in den Jahresberichten des Schweizerischen Landesmuseums, informierte eigens über den Verbleib wichtiger Objekte. Dazu zählte auch die nach Nürnberg gelangte „Stube“ aus dem Klettgau. Laut einem Schreiben des damaligen Direktors Gustav Bezold stammte sie aus „Gunterswyl oberhalb Ermatingen“, heute ein Ortsteil der Gemeinde Wäldi im Kanton Thurgau.
+Modernisierung und Erinnerung
+Aus dem Kanton Thurgau stammen aber letztlich nur die Zimmerdecke und die Wandvertäfelung mit dem integrierten, 1666 datierten Büfett. Alle anderen Einrichtungsgegenstände sind aus anderen Orten und aus unterschiedlichen Zeiten, obwohl sie alle gemeinsam in dieser Zusammenstellung seit über einem Jahrhundert zur visuellen Vorstellung der Region beitragen. Das Museum konnte die Einbauten über einen Landwirt, Gemischtwaren- und Antiquitätenhändler aus Jestetten an der Schweizer Grenze erwerben, der bereits seit August 1898 verschiedene Objekte nach Nürnberg geliefert hatte. Im November des Jahres wies er die Museumsmitarbeiter darauf hin, dass es ihm endlich gelungen sei, „in einem schlichten Bauernhause in der Nähe v. Konstanz, ein prachtvolles Zimmergetäfel ausfindig zu machen.“ Vor allem lenkte er den Blick auf das reich geschnitzte Büffet „von hervorragender Schönheit“. Einziger Makel der Objekte war aus seiner Sicht ihre Übermalung mit weißer Ölfarbe. Doch diese war seinen Beobachtungen gemäß bei den meisten Wandvertäfelungen inzwischen üblich. Der Besitzer der angebotenen Bauteile wünschte ihren schnellen Ausbau, da er modernisieren und eine neue Vertäfelung einbauen lassen wollte. Dieser Wunsch kam dem Museum sehr entgegen, konnte es doch auf diese Weise seine Sammlung erweitern. Die weiße Farbe wurde im Museum entfernt.
+&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Kleid im "griechischen Schnitt" (T4006)</t>
+  </si>
+  <si>
+    <t>Ein schlichtes Kleid?
+Fast ohne Zier kommt dieses lachsfarbene Kleid aus hochwertigem Seidentaft aus. Durch die Reduktion der Ornamente wird das Wesentliche zur Schau gestellt. Es war passgenau für seine Trägerin geschneidert und umspielte schmeichelnd ihre Körperform. Nur die Brustpartie und die Ärmel liegen eng an, während der restliche Stoff frei fallen kann. Die Schleppe des Kleids macht deutlich, dass es sich um ein Festgewand handelt. Schließlich findet man am Rücken doch noch ein Zierelement: Die Reihe von seidenbezogenen Holzknöpfen hat keine Funktion und betont lediglich die lange Rückenpartie des Kleides.
+„Die neue Griechin“
+Im 18. Jahrhundert, dem sogenannten Spätbarock oder Rokoko, war die höfische Frauenmode extrem einengend gewesen. Der Oberkörper wurde von einem Korsett eingeschnürt und unter der Taille begann ein riesiger Reifrock, der selbst alltägliche Bewegungen zu einer Herausforderung machte. Doch mit der Aufklärung begann das Bürgertum die „unnatürlichen“ Ideale des höfischen Zeremoniells abzulehnen. Stattdessen orientierten es sich an der „natürlichen“ Kleidung der antiken Griechen, die vor allem in Skulpturen überliefert war. Man nennt diese Epoche auch Klassizismus. Texte aus dieser Zeit beschreiben, dass die Bewegungen der Frauen, die als „neue Griechinnen“ gekleidet waren, viel natürlicher seien und ihr Wesen besser zur Geltung komme.
+Frankreich und die Welt
+Im 19. Jahrhundert war die hohe Taille der Damenkleider eine Konstante, die man bis heute in der Mode wiederfindet. Sie wird meist als Empire-Taille bezeichnet. Der Begriff kommt aus Frankreich, wo die griechische Mode im ersten Kaiserreich, dem sogenannten Empire, besonders beliebt war. Die Französinnen der Oberschicht kleideten sich gerne in der „mode à la grecque“. Denn nach der Französischen Revolution waren die Ideale der antiken griechischen Republiken populär. Der modische Pomp der Feudalgesellschaft wurde vorübergehend durch schlichte Bescheidenheit ersetzt. Doch konnte eine wohlhabende Frau hochwertigere Stoffe und bessere Verarbeitung wählen, womit sie sich subtil von der Mehrheit abhob.
+&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Astrolabium des al-Sahl al-Nisaburi (WI20)</t>
+  </si>
+  <si>
+    <t>Vermessung der Welt
+Astrolabien sind komplexe Zeit- und Raummessinstrumente in handlichem Format. Sie dienten zur genauen Messung von Winkeln, um damit Höhen und Entfernungen genau zu bestimmen. Mit ihrer Hilfe konnte man ohne das von Sonnenuhren benötigte Tageslicht auch nachts die genaue Zeit ablesen. Auf ihrer zweidimensionalen Scheibe bilden sie das Himmelsgewölbe über einem bestimmten Standpunkt auf der Erde ab. Mit verschiedenen gravierten Einlegescheiben kann man das Gerät auf den jeweiligen Breitengrad einstellen.
+Die vielfachen Mess- und Orientierungsfunktionen machten Astrolabien zu einem wichtigen Instrument der Seefahrt. Zusammen mit gedruckten Tabellen erleichterten sie die Navigationsmöglichkeiten von Hochseeseglern.
+Antikes Erbe – arabische Herkunft
+Entwickelt wurden Astrolabien von griechischen Wissenschaftlern in der Antike. Sie wurden im islamisch-arabischen Kulturraum intensiv genutzt und gelangten im Mittelalter zurück nach Europa. Auch dieses Astrolabium stammt aus dem Nahen Osten. Die eingravierten Namen in arabischer Schrift bezeugen, dass es im 12. oder 13. Jahrhundert vom arabischen Meister Al-Sahl al-Nisaburi für den Herrscher der syrischen Stadt Hama hergestellt wurde. Die Datierung schwankt um hundert Jahre, da es in Hama drei Fürsten gleichen Namens gab. Eine Besonderheit dieses Astrolabiums sind die zwölf arabisch beschrifteten Tänzer und Fabelwesen, die auf der Rückseite als „Sternenzeiger“ dienen. Als Weltmodelle waren so aufwendig gestaltete Astrolabien beliebte Statussymbole von Herrschern. 
+Ein reines Schaustück?
+Auf welchen Wegen dieses Astrolabium nach Nürnberg kam, ist nicht bekannt. Es soll sich im Spätmittelalter im Besitz des Johannes Regiomontanus befunden haben. Der Mathematiker und Astronom war 1471 nach Nürnberg gezogen, wo er systematische Beobachtungen des Himmels mit selbst konstruierten Geräten betrieb. Die Reichsstadt war für ihre Metallhandwerke berühmt und im 15./16. Jahrhundert eines der wichtigsten Zentren für den Bau wissenschaftlicher Instrumente.
+Ob das Astrolabium des al-Sahl al-Nisaburi jemals praktisch zum Einsatz kam, ist höchst zweifelhaft. Denn die zugrunde liegenden Fixsternpositionen waren zu seinem Entstehungszeitpunkt bereits veraltet. Möglicherweise handelt es sich um ein reines Schaustück. In Nürnberg gelangte es in die Sammlung der Stadtbibliothek. 1877 kam es als Dauerleihgabe an das GNM, das mit 14 Astrolabien eine der bedeutendsten Sammlung dieser Instrumente weltweit beherbergt.
 &amp;nbsp;</t>
   </si>
   <si>
     <t>Hl. Lukas malt die Madonna, Marter des hl. Sebastian; Hll. Katharina und Barbara (Außenseite) (Gm144)</t>
   </si>
   <si>
     <t>Ein Evangelist als Maler
 Der heilige Lukas sitzt an einer Staffelei und malt die Maria mit dem Jesuskind auf dem Arm. Sie sitzt an einem Kaminfeuer in einem Nebenraum, dessen Türöffnung die Szene wie ein Bild einrahmt. Die beiden Räume sind so angelegt, dass zwischen Maler und Modell kein Blickkontakt möglich ist. Dies ist als Hinweis zu verstehen, dass Lukas die Gottesmutter nicht leibhaftig vor sich hatte, sondern eine göttliche Erscheinung malte. Die Darstellung folgt damit mittelalterlichen Legenden, denen zufolge der heilige Lukas als Maler einer Reihe wundertätiger Marienbilder galt. So wurde der Evangelist zum Schutzpatron der Künstler. Deren Zünfte, die Lukasgilden, wurden nach ihm benannt.
 Spiel mit den Realitätsebenen
 Das Tafelgemälde, das Lukas auf seiner Staffelei mit Pinsel, Palette und Malstock vollendet, verweist mit seinem Goldgrund auf traditionelle Typen von Marienbildern. Damit ist auf die Lukasmadonnen angespielt, die man dem Heiligen zuschrieb und die man deshalb für authentische Bildnisse der Gottesmutter hielt. Anders als dieses kleine Bild im Bild folgt die Darstellung der gesamten Szene einer völlig anderen Art der Realitätswiedergabe. Der perspektivische Aufbau der Stuben erzeugt die Illusion von Raumtiefe. Das Fenster hinter Lukas gibt den Blick auf einen städtischen Platz frei. Durch die realitätsnahe Wiedergabe sollte das wundersame Geschehen in die damalige Gegenwart versetzt werden, um es so glaubwürdiger zu machen.
 Wandelbares Bildprogramm
 Das Bild gehörte zu den 20 Gemälden eines großen Flügelaltars in der Klosterkirche der Augustiner-Eremiten in Nürnberg. Dieser bestand aus einem nicht mehr erhaltenen, etwa 3 m hohen Skulpturenschrein mit zwei beweglichen Flügelpaaren und Standflügeln. Die beweglichen Flügel waren jeweils beidseitig bemalt und konnten gewandelt, d. h. auf- und zugeklappt, werden. So ergaben sich im Verlauf des kirchlichen Festkalenders immer neue Ansichten und Bildprogramme. Die Darstellung des heiligen Lukas als Maler war nur bei geöffneten Flügeln sichtbar. Zusammen mit den Skulpturen im Schrein und anderen Heiligenszenen wurde sie an besonderen Feiertagen gezeigt.
 Das 1487 vollendete Augustinerretabel gehörte zu den größten und bedeutendsten Werken der Nürnberger Malerei vor Albrecht Dürer. Großprojekte wie dieses waren nur im Zusammenspiel zahlreicher Mitarbeiter zu bewältigen. Das Retabel entstand in der Werkstatt von Hans Traut, die in der Kunstproduktion der Reichsstadt im späten 15. Jahrhundert markbestimmend war.
-&amp;nbsp;</t>
-[...335 lines deleted...]
-Die zwölf Tonfiguren, die um 1420 in Nürnberg geschaffen wurden, sind sowohl technisch als auch künstlerisch von herausragender Qualität. Wahrscheinlich waren sie für einen Johannesaltar in der Lorenzkirche bestimmt, der an der Schwelle zum Chorraum stand. Die Apostelfiguren sind auf allen Seiten mit höchster Sorgfalt ausgearbeitet. Vermutlich ließ sich die Rückwand dieses Altaraufsatzes aufklappen, so dass zumindest zeitweise auch die Rückseiten der Tonapostel sichtbar waren.
 &amp;nbsp;</t>
   </si>
   <si>
     <t>Prunkeinband des Codex Aureus Epternacensis (KG1138)</t>
   </si>
   <si>
     <t>Erst der Einband, dann das Buch
 Der Prunkeinband entstand mehrere Jahrzehnte bevor das dazu gehörige Buch überhaupt geschaffen wurde. Gestiftet hatten ihn Kaiserin Theophanu und ihr minderjähriger Sohn Otto in die Abtei Echternach bei Trier. Hier entstand um 1030 auch die Handschrift dafür, der berühmte Codex Aureus. Das „goldene Buch“ ist eine Evangelienschrift, deren Bezeichnung wörtlich zu verstehen ist: Die Mönche der Abtei Echternach schrieben sie mit Goldtinte auf purpurfarbene Seiten. Das reich bebilderte Manuskript ist eine der bedeutendsten und wertvollsten Handschriften des frühen Mittelalters. Es wird heute getrennt vom Bucheinband in der Bibliothek des GNM aufbewahrt, um beide Werke optimal bewahren zu können (http://dlib.gnm.de/item/Hs156142"&gt;Hs. 156142).
 Höchste Handwerkskunst
 Der kostbare Buchdeckel wurde in Trier bei einer der führenden Goldschmiede­werkstätten der Zeit in Auftrag gegeben. Diese war vor allem bekannt für ihre besondere Technik der Emailkunst, das sogenannte Zellenschmelz-Verfahren: Dünne aufgelötete Goldstege bildeten ein Muster, in das jeweils eine Masse aus geschmolzenem Glas in verschiedenen Farben eingefüllt wurde. 
 Die Elfenbeintafel im Zentrum war zumindest teilweise farbig bemalt und vergoldet. Sie enthält eine frühe Darstellung der Kreuzigung Christi. Von rechts reicht der römische Soldat Stephaton Christus einen angefeuchteten Essigschwamm; Longinus fügt Christus später mit einer Lanze die Seitenwunde zu. Kreuzigungsdarstellungen gewannen in den folgenden Jahrhunderten immer mehr an Bedeutung und gehörten im Spätmittelalter zu den am häufigsten dargestellten Bildthemen.
 Ein Kind als Stifter
 Um die Elfenbeintafel herum ist eine ganze Reihe von feinen, heute nur schwer erkennbaren Figuren in das dünne Goldblech des Deckels getrieben. Darunter befinden sich Maria und Heilige, die mit der Abtei Echternach verbunden sind, sowie Symboltiere der Evangelisten und Personifikationen der vier Paradiesflüsse. Sie versinnbildlichen die Ausbreitung des Evangeliums in alle vier Himmelsrichtungen.
 In Gestalt aufrechtstehender Stifterfiguren präsentieren sich Kaiserin Theophanu und ihr Sohn gleichrangig zwischen den Heiligen. Sie betonen damit die enge Verbindung von Herrscherhaus und Kirche. Die Inschrift neben dem minderjährigen Thronfolger ermöglicht auch eine ungefähre Datierung: Den Titel „Otto III.“ erhielt er 983, als er im Alter von drei Jahren zum deutschen König gekrönt wurde. Der Einband muss also danach, spätestens aber im Todesjahr von Theophanu 991 entstanden sein.
 &amp;nbsp;</t>
   </si>
   <si>
-    <t>Johann Wolfgang von Goethe (Pl.O.3423)</t>
-[...7 lines deleted...]
-Unter den zahlreichen Goethe-Bildnissen und Denkmälern erlangte die Büste von Rauch eine dauerhafte Wertschätzung. Er wählte für seine Goethe-Büste die antike Darstellungsform der Herme, ein Kopfbildnis auf einer rechteckigen, pfeilerartigen Basis. Klassisch antike und idealisierende Merkmale wie das volle und lockige Haar, die stark ausgeprägte Stirn sowie der muskulöse nackte Oberkörper – Goethe war zum Zeitpunkt der Entstehung bereits 70 Jahre alt – werden mit realistischen, lebensnahen Darstellungen von Augen, Nase und Mund verbunden. Eine Darstellungsform, die nicht nur beim antikebegeisterten Goethe höchstpersönlich für Wohlgefallen sorgte. So entstanden aufgrund der hohen Nachfrage zahlreiche Repliken dieser Büste in Gips oder Marmor, die heute in verschiedenen Museen zu sehen sind, auch im http://objektkatalog.gnm.de/objekt/Pl.O.3431"&gt;GNM.</t>
+    <t>Prunkschreibtisch (HG9018)</t>
+  </si>
+  <si>
+    <t>Statussymbol Schreibtisch
+Barocke Prunkschreibtische aus dem 18. Jahrhundert sind beeindruckende Kunstwerke. Eleganz und Funktionalität vereinend, zeichnen sich die luxuriösen Möbelstücke durch kunstvolle und komplexe Dekorationstechniken und edle Materialien aus. Als Schreib- und Arbeitsfläche wurden sie zwar vorwiegend in Privaträumen aufgestellt und genutzt, fungierten aber zugleich als Statussymbol, indem sie den Stand und vor allem den Reichtum seiner Besitzer zur Schau stellten.
+Auftrag und Ausführung
+Ein Kunstschreiner der Spitzenklasse, der die komplizierte Dekoration in Boulle-Technik beherrschte, war Ferdinand Plitzner (1678–1724). Nach seiner Ausbildung in der Ansbacher Hofschreinerei war er in Wien und Würzburg tätig und fertigte den Prunkschreibtisch schließlich um 1715/20 an. Als Materialien verwendete er Eiche und Kiefer sowie Schildplatt, Horn, Messing, Zinn, Kupfer, Perlmutt und verschiedene Hölzer für die Einlegearbeiten. Der Auftraggeber des luxuriösen Möbelstücks ist unbekannt, zählte aber mit hoher Wahrscheinlichkeit zum europäischen Adel.
+Die Boulle-Technik
+Bei der im frühen 18. Jahrhundert besonders beliebten Dekorationsform in https://youtu.be/Z_uswK3f4S4?si=cHf6l0IKN9AoibW1"&gt;Boulle-Technik</t>
+  </si>
+  <si>
+    <t>Goldhaube einer Nürnberger Patrizierin (Flinderhaube) (T35)</t>
+  </si>
+  <si>
+    <t>Es klingelt und funkelt
+Jedesmal, wenn die Trägerin dieser Goldhaube den Kopf wandte, ertönte ein zartes Klingeln, und die Flindern glänzten und funkelten. Flindern sind kleine Metallplättchen, ähnlich den heutigen Pailletten. Die Basis dieses Kopfschmucks bildet eine geknüpfte Seidenhaube, die mit einem Leinenpolster in Form gebracht ist. Aus der Oberfläche ragen unzählige, mit Seidenfäden umwundene Drahtstifte heraus, in die die vergoldeten Kupferplättchen eingehängt sind. Sie waren dadurch beweglich und erzielten so die besonderen visuellen und akustischen Effekte. Die im Nacken gebundenen Bänder blieben beim Tragen unsichtbar. Sie gaben dem Kopfputz Halt.
+Mode für den ersten Stand
+Die Menschen in Nürnberg waren im 17. Jahrhundert in fünf Stände eingeteilt, von denen die ersten vier allerdings nur ca. 1% der Bevölkerung ausmachten. Kleiderordnungen regelten genau, welcher Stand wann welche Kleidung und Schmuck tragen durfte. In einer Nürnberger Kleiderordnung von 1657 stand explizit, dass eine Flinderhaube mit „eingehängten Plättlein“ Frauen des ersten Stands vorbehalten war. Es gab auch Flinderhauben mit „aufgehefften“ – also festgenähten – „Plättlein“, bei denen das Spiel mit den Lichtreflexen aber längst nicht so wirkungsvoll war. Diese schlichtere Haube durften Frauen bis in den dritten Stand tragen.
+Traditionsbewusst oder altmodisch?
+Die Flinderhaube galt im 17. Jahrhundert als ehrbar und standesbewusst, aber auch als konservativ. Statt zum althergebrachten „teutschen Habit“ zu greifen, kleidete sich die modebewusste Nürnbergerin nun lieber nach französischer Art. Und während es früher vorgeschrieben war, dass verheiratete Frauen ihre Haare komplett mit einer Haube bedecken mussten, trugen sie nun haarsichtige Kopfbedeckungen wie Hut und Barett. Die Flinderhaube kam 1859, nur wenige Jahre nach der Gründung, in die Sammlung des Germanischen Nationalmuseums.
+&amp;nbsp;</t>
   </si>
   <si>
     <t>Haubenschachtel (BA1353)</t>
   </si>
   <si>
     <t>Vom Machen der Schachteln
 Unter Schachteln verstand man bis weit ins 19. Jahrhundert hinein ausschließlich solche massenweise produzierten Behältnisse aus Holzspänen. Hergestellt wurden sie in Regionen mit reichem Nadelbaumbestand wie dem Thüringer Wald, Böhmen und Oberbayern, wo Berchtesgaden ein Zentrum des Schachtelmacherhandwerks war. 
 Ein schmales, dünnes Holzbrett wurde zunächst lange in Wasser eingeweicht. Der Span ließ sich danach biegen und um einen hölzernen Formstock legen. Anschließend entfernte der Handwerker den Formstock und trocknete die gebogene Zarge am Ofen. Diese wurde verleimt und meistens mit einer gespaltenen Weidenrute zusammengenäht, wie dies auch hier der Fall ist. Deckel und Boden bestanden meist aus astfreiem Tannenholz. Viele Schachteln blieben unbemalt, gerade wenn sie dem Handel oder zum Transport dienten. Doch diese sind im Museum viel seltener überliefert als die von sogenannten Schachtelmalern aufwändig bemalten Exemplare. 
 Handel mit dem Höfischen
 Solche Behältnisse wurden teilweise von Verlegern über Messen wie in Braunschweig oder Leipzig vertrieben. Ein Knotenpunkt der Distribution war auch Nürnberg, wo besonders viele Waren aus Thüringen und Berchtesgaden gehandelt wurden. In die Haushalte gelangten die Stücke vielfach über Wanderhändler.
 Auf dem Deckel ist ein höfisches Paar aus der Zeit um 1780 dargestellt. Der Herr, der sich vor der Dame verbeugt, trägt einen roten Rock, eine Kniebundhose und einen Dreispitz. Die Dame kleidet eine Haube, ein Schultertuch (Fichu) und ein langes Kleid. Farblich abgestimmte Blumen und ein Baum bilden einen landschaftlichen Hintergrund. Über dem Paar steht geschrieben: „Mein Herz in mir / Theil ich mit dir“. Derartige (Liebes-)Paare und ähnliche Sprüche bildeten ein besonders beliebtes Sujet auf den meist ovalen Spanschachteln. 
 In Liebe und Erinnerung
 Bei solchen Schachteln handelte es sich um Liebesgaben in der Tradition mittelalterlicher Minnegaben. Vor allem in ländlichen Regionen verschenkten Männer sie gerne an die Liebste. Meist gehörten sie sozial niedrigeren Schichten an als die abgebildeten Paare. Die Behältnisse gaben also nicht ihre eigene Lebenswelt wieder, sondern eine fremde, möglicherweise angestrebte. Letztlich bildeten die Schachteln in der ländlich-bäuerlichen Lebenswelt ein Statussymbol und waren Teil der mobilen Ausstattung.
 Meist verwahrte man Hauben, Bänder, Tücher, aber auch Briefe und andere Erinnerungsstücke in den schmuckvoll bemalten Schachteln.
 &amp;nbsp;</t>
   </si>
   <si>
-    <t>Heinrich Heine (Pl.O.3391,0)</t>
-[...79 lines deleted...]
-Die Flinderhaube galt im 17. Jahrhundert als ehrbar und standesbewusst, aber auch als konservativ. Statt zum althergebrachten „teutschen Habit“ zu greifen, kleidete sich die modebewusste Nürnbergerin nun lieber nach französischer Art. Und während es früher vorgeschrieben war, dass verheiratete Frauen ihre Haare komplett mit einer Haube bedecken mussten, trugen sie nun haarsichtige Kopfbedeckungen wie Hut und Barett. Die Flinderhaube kam 1859, nur wenige Jahre nach der Gründung, in die Sammlung des Germanischen Nationalmuseums.
+    <t>Weiblicher Akt mit Strümpfen (recto); Liegender weiblicher Akt mit Strümpfen (verso) (Hz3532)</t>
+  </si>
+  <si>
+    <t>Gezielte Provokation
+Man kann sich vorstellen, wie schockierend eine solche Zeichnung vor mehr als 100 Jahren wirkte. Zwar waren unbekleidete Frauen in der Kunst der damaligen Zeit nichts Ungewöhnliches. Meist waren sie aber in allegorischen Rollen und klassischen Posen in eine Bildhandlung eingebunden. Die so unverhüllt erotische Darstellung einer Frau jenseits des klassischen Schönheitsideals war dem Publikum bis dahin fremd.
+Der österreichische Maler Egon Schiele hatte früh die Wiener Akademie verlassen und ging künstlerisch eigene Wege. Den Großteil seiner Zeichnungen widmete er dem nackten Körper, seiner Erotik und Sexualität. Seine Modelle sind unterschiedslos Männer und Frauen, darunter nackte Schwangere, Mütter und ihre Babies. Im Selbstporträt stellte er auch den eigenen Körper zur Schau. Viele seiner Darstellungen sind offen erotisch. Vor allem die ausgemergelten Körper seiner Modelle und die als obszön empfundenen Posen brechen mit gesellschaftlichen Tabus.
+Mit kühnem Strich
+In dieser Zeichnung umschreibt Schiele den weiblichen Körper mit wenigen, kraftvoll gesetzten Linien. Die Pose ist fern jeder akademischen Tradition: Mit gespreizten Beinen steht die junge Frau dem Betrachtenden direkt gegenüber. Die seitliche Wendung ihres Oberkörpers, die hoch gezogene Schulter und die gekrümmten Finger erzeugen eine irritierende Ruhelosigkeit. Ihr intensiver Blick unter den dunklen Brauen ist auf ein unsichtbares Ziel gerichtet.
+Wenige, wohl kalkulierte Farbakzente verstärken die Spannung, die vom entblößten Körper der Frau ausgeht: Kaum wahrnehmbare Striche von blauer und grüner Deckfarbe verstärken die physische Präsenz der Unbekannten. Mit leuchtendem Orange lenkt Schiele den Blick unverhohlen auf Lippen, Brüste und Scham. Eine zweite, nur in Bleistift gezeichnete Aktfigur befindet sich auf der Rückseite des Blattes.
+Der Weg ins Museum
+Die Zeichnung kam 1914 – also noch im Jahr ihrer Entstehung – als Geschenk des Künstlers in die Sammlung. Egon Schiele hatte bereits erste Erfolge mit Ausstellungen seiner Werke in Wiener Galerien gehabt. Das Germanische Nationalmuseum war damit eines der ersten Museen, die Werke von Schiele besaßen – noch bevor hier zeitgenössische Kunst systematisch gesammelt wurde. Heute zählt Egon Schiele zusammen mit Oskar Kokoschka und seinem frühen Förderer Gustav Klimt zu den bedeutendsten Künstlern der Wiener Moderne.</t>
+  </si>
+  <si>
+    <t>Kopf in Schwarz und Grün (Gm1671)</t>
+  </si>
+  <si>
+    <t>Ein intensiver Blick
+Alexej von Jawlensky malte das Bild „Kopf in Schwarz und Grün“ vermutlich im Jahr 1913. Die Datierung vermerkte er jedoch erst nachträglich. Ein länglicher Kopf mit großen Augen füllt die gesamte Bildhöhe aus. Das schematische Gesicht ist in Blaugrün-, Rosa und Rottönen gehalten, der Hintergrund ist dunkelblau und schwarz. Stellenweise schaut die braune Malpappe hervor. Durch kräftige Umrisslinien verlieh Jawlensky den Gesichtszügen eine Intensität, die an urzeitliche Bilder oder christlich-orthodoxe Ikonen erinnert.
+Farbiges Leuchten
+Von 1902 bis 1908 setzte Jawlensky sich intensiv mit der Pariser Avantgarde auseinander und entwickelte daraufhin seinen eigenen Stil. Wichtige Einflüsse waren für ihn die Kunst von Paul Signac, Vincent van Gogh, Paul Cézanne und Paul Gauguin. Jawlensky wurde außerdem angeregt vom „Cloisonnisme“ (frz. cloisonner: abtrennen), den der Künstler Emile Bernard mitentwickelt hatte. Dieser Stil sollte einen ähnlichen Effekt erzielen wie Kirchenfenster, deren schwarze Bleifassungen dem farbigen Leuchten der Glasstücke Tiefe verleihen. Wie viele andere Künstler seiner Zeit versuchte Jawlensky seine künstlerischen Anliegen theoretisch zu untermauern. Der damals in Malerkreisen häufig gebrauchte Begriff „Synthese“ bedeutete für ihn Formverknappung und Vereinfachung mittels Konturierung.
+München und die Avantgarde
+Während seiner künstlerischen Ausbildung in Sankt Petersburg war Jawlensky unter anderem Schüler Marianne von Werefkins. Die beiden lebten ab 1896 zusammen in München und entwickelten eine künstlerisch fruchtbare Freundschaft mit Gabriele Münter und Wassily Kandinsky. 1909 war Jawlensky Mitbegründer der „Neuen Künstlervereinigung München“, von der sich zwei Jahre später ohne seine Beteiligung die Gruppe „Blauer Reiter“ abspaltete. Jawlenskys Münchener Schaffensperiode wurde jäh durch den Beginn des Ersten Weltkriegs im Jahr 1914 unterbrochen. Alle russischen Staatsbürger hatten das Deutsche Reich binnen 48 Stunden zu verlassen, weswegen er Zuflucht in der Schweiz suchte. Erst 1921 kehrte er nach Deutschland zurück.</t>
+  </si>
+  <si>
+    <t>Apostel Bartholomäus (Pl.O.232)</t>
+  </si>
+  <si>
+    <t>Botschafter des Glaubens
+Bartholomäus ist einer der zwölf Jünger, die Jesus zu Aposteln ernannte und sie mit der Verbreitung der christlichen Glaubensbotschaft beauftragte. Die Tonfigur gehört zu einer Serie von zwölf sitzenden Aposteln, von denen sich heute sechs in der Sammlung des GNM befinden. Ursprünglich hielt Bartholomäus ein Messer in seiner rechten Hand, ein Verweis auf sein Martyrium. Auch die anderen Apostel waren anhand solcher für sie jeweils typischen Attribute zu erkennen. Doch obwohl die meisten dieser Erkennungszeichen verloren gegangen sind, charakterisieren Körperhaltung und Gesichtszüge sie als unterschiedliche Persönlichkeiten.
+Die Kunst der Modellierung
+Bemerkenswert ist der üppige Faltenwurf seines Gewands. Der namentlich nicht bekannte Künstler wandte dabei eine besondere Technik an: Die gleichmäßige Wandstärke lässt erkennen, dass er mit ausgewalzten Tonplatten arbeitete, die er zu einer Hohlfigur zusammenfügte. Offenbar stabilisierte er sie mit einer Hand von innen, während er die äußere Form mit einem Modellierholz herausarbeitete. 
+Ursprünglich waren die Apostel farbig gestaltet. Drei weitere Figuren der Zwölfergruppe, die heute noch in der Nürnberger Jakobskirche erhalten sind, geben einen Eindruck von dieser Bemalung. Bei den Aposteln im GNM wurde die Farbfassung dagegen Ende des 19. Jahrhunderts abgelaugt. Dadurch lassen sich bestimmte Details des komplizierten Herstellungs­verfahrens besser erkennen. So deuten die kleinen Löcher an den Seiten der Köpfe auf eine Stütze hin, mit der diese beim Trocknen und Brennen stabilisiert wurden.
+Von allen Seiten schön
+Die zwölf Tonfiguren, die um 1420 in Nürnberg geschaffen wurden, sind sowohl technisch als auch künstlerisch von herausragender Qualität. Wahrscheinlich waren sie für einen Johannesaltar in der Lorenzkirche bestimmt, der an der Schwelle zum Chorraum stand. Die Apostelfiguren sind auf allen Seiten mit höchster Sorgfalt ausgearbeitet. Vermutlich ließ sich die Rückwand dieses Altaraufsatzes aufklappen, so dass zumindest zeitweise auch die Rückseiten der Tonapostel sichtbar waren.
 &amp;nbsp;</t>
   </si>
   <si>
     <t>Studienblatt mit Buchenwurzeln und Buchenstämmen (recto und verso) (Hz4154)</t>
   </si>
   <si>
     <t>Fingerübungen
 Studienblätter wie dieses waren nie für das große Publikum bestimmt. Es waren Übungen, Überlegungen auf dem Papier, mit denen sich Caspar David Friedrich seinem Motiv annäherte. Auf diesem Blatt zeichnete er Stämme und Wurzeln von Buchen in verschiedenen Variationen. Er probte die Wirkung einzelner Striche und Schraffuren und arbeitete mit lasierenden Schichten von Wasserfarbe Licht- und Schatteneffekte heraus. Farbmuster am Rand zeigen, wie er verschiedene Mischungen aus warmen Grau- und Grüntönen zuerst ausprobierte. Immer wieder versah er seine Zeichnung mit kurzen Notizen, schrieb Beobachtungen auf, markierte mehrfach die Horizontlinie, die gleichzeitig seine eigene Augenhöhe beim Zeichnen wiedergab.
 Die Natur als Lehrmeisterin
 Dass Künstler ihre Ateliers verließen und ihre Motive im Freien suchten, war neu. Vor allem an der Dresdner Akademie riefen die Professoren ihre Schüler dazu auf. Einer der Protagonisten dieser neuen Bewegung war Adrian Zingg. Der gebürtige Schweizer hatte die künstlerische Naturaneignung in Paris bei Johann Georg Wille kennengelernt, bevor er nach Dresden berufen wurde.
 Als Caspar David Friedrich sich 1798 dort niederließ, hatte er seine Ausbildung an der Kunstakademie in Kopenhagen bereits abgeschlossen. Wie damals üblich hatte er vor allem nach Gipsabgüssen antiker Statuen und später nach dem lebenden Modell gezeichnet. Den entscheidenden Impuls, sich intensiv bei Wanderungen und Spaziergängen mit der Natur zu befassen und sie minutiös in Zeichnungen festzuhalten, erhielt er erst im Umkreis der Dresdner Akademie.
 Naturdarstellung und Naturerfahrung
 Kaum ein Medium ist dafür so gut geeignet wie die Zeichnung. Sie verleitet zum genauen Hinschauen; die intensive Vertiefung in die vielfältigen Erscheinungsformen der Blätter, Gräser und Wurzeln wiederum führt zu einer intensiven Naturerfahrung. Zudem hatten Skizzenbuch, Feder, Tusche, Bleistift und Wasserfarbe in jedem Rucksack Platz. Es war die Zeit, in der Jacques Louis Conté den modernen Bleistift mit verschiedenen Härtegraden entwickelte. Er bot völlig neuartige Ausdrucksformen der Linie.
 Caspar David Friedrich unternahm zahllose Wanderungen in der näheren Umgebung von Dresden. Später folgten ausgedehnte Reisen nach Mecklenburg-Vorpommern, vor allem nach Rügen, in den Harz und das Riesengebirge. In seinem Nachlass finden sich rund 1000 Zeichnungen, die meisten von ihnen Landschafts- und Naturdarstellungen. Heute gilt Caspar David Friedrich als einer der größten Meister der romantischen Zeichnung.</t>
   </si>
   <si>
-    <t>Wintermantel (T6306,0)</t>
-[...19 lines deleted...]
-Der Schmuck von Domagnano spiegelt den intensiven kulturellen Austausch in der Völkerwanderungszeit wider. Die einzelnen Schmuckstücke lassen gotische, römische und byzantinische Einflüsse erkennen. Die Adlerfibel ist ein anschauliches Beispiel. Der Adler war einerseits Zeichen der römischen Staatsmacht, andererseits steht er in der christlichen Symbolik für die Auferstehung der Seele und für das Bekenntnis zum christlichen Glauben. Auf der Brust trägt er ein Kreuz. Die Trägerin dieses Schmuckstücks gab sich also öffentlich als Christin zu erkennen. Die Ostgoten praktizierten eine Art des Christentums, die man Arianismus nennt. Die arianische Lehre bestritt die Wesensgleichheit von Gott, Sohn und Heiligem Geist.</t>
+    <t>Paradehelm (R1032)</t>
+  </si>
+  <si>
+    <t>Ein einzigartiger Fund
+Auf diesen römischen Paradehelm aus der Zeit zwischen 175 und 250 nach Christi Geburt stieß man 1974 bei einem Wettpflügen in Theilenhofen im Kreis Weißenburg-Gunzenhausen in Mittelfranken. Es war ein einzigartiger Fund: Zuvor kannte man Helme dieser Art nur durch Darstellungen und Fragmente, und nun war erstmals ein vollständig rekonstruierbares Exemplar aufgetaucht. Der Helm wurde auf dem Areal des zum Kastell Iciniacum gehörenden Lagerdorfes gefunden..
+Symbole der Macht
+Der Helm ist aus mehreren Bronzeblechen zusammengesetzt. In Resten kann man erkennen, dass er ursprünglich völlig verzinnt gewesen war und damit silberhell glänzte. Ein Adler, Symbol des höchsten Gottes Jupiter und der römischen Staatsmacht, bekrönt den Helm. In Scheitelrichtung weist der Helm drei eindrucksvolle Kämme auf. Der mittlere wurde ursprünglich von einem hohen Helmbusch geziert, worauf die Befestigungslöcher an den Enden hinweisen. Zwei Löwen, Symbole für Macht, zieren die äußeren Kämme des Helms. Als Gesichtsschutz dienen bewegliche Wangenklappen. Sie zeigen Flachreliefs von Adlern mit Siegeskränzen im Schnabel. Auf dem Stirnband prangt eine Gravur des Kriegsgottes Mars zwischen zwei Feldzeichen. Links und rechts davon ist jeweils eine Siegesgöttin zu sehen. Das Stirnband wird seitlich von unheilabwehrenden Medusenköpfen abgeschlossen.
+Schutz oder Zier?
+Derartige Paradehelme wurden nicht im Kampf, sondern bei militärischen Reiterübungen getragen. Innen wurde wohl zusätzlich ein Kopfschutz aus Leder befestigt. Ähnliche, aber nicht ganz so aufwendig gestaltete Helme kennt man etwa von Darstellungen auf dem 312-315 errichteten Triumphbogen des Kaisers Constantin in Rom.
+&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Plattenharnisch für das Fußturnier (W2770)</t>
+  </si>
+  <si>
+    <t>Ein besonderes Geschenk
+Wie viele Rüstungen in der Sammlung des GNM war dieser Plattenharnisch für das Turnier bestimmt. Er gehörte zu einer Serie von sechs gleichartigen Harnischen mit Zusatzstücken für verschiedene Disziplinen. In Auftrag gegeben hat ihn die sächsische Kurfürstin Sophie als Geschenk für ihren Ehemann, Christian I. von Sachsen. Der turnierbegeisterte Kurfürst hatte in seiner Dresdner Residenz eigens einen Platz für Reiterspiele bauen lassen, der 1591 fertiggestellt wurde. Zu Weihnachten jenes Jahres sollte er die Rüstungen als Geschenk bekommen. Christian I. starb jedoch kurz vor dem Fest im Alter von nur 30 Jahren.
+Aufgerüstet
+Sowohl für das Turnier als auch die Feldschlacht wurden Rüstungen im 16. Jahrhundert als eine Art modularer Bausatz hergestellt. Diese sogenannte Harnischgarnituren konnten – je nach Kampfart oder Turnierdisziplin – zum besseren Schutz mit Zusatzteilen verstärkt werden. Die einzelnen Elemente waren mit Lederriemen verbunden, Schnallen ermöglichten einen raschen Austausch. 
+In der gezeigten Zusammenstellung ist der Harnisch speziell für den Turnierkampf zu Fuß konzipiert. Schultern und Fingerhandschuhe waren durch die vielen Glieder besonders beweglich, was für den Schwertkampf wichtig war. Da hierbei die Schläge vor allem von oben kamen, ist der Helm mit einem hohen Grat verstärkt. Die Schultern sind so gearbeitet, dass die Rüstung auch für den Reiterkampf geeignet war: Die rechte Schulter ist vor der Achselhöhle offen, so dass genügend Raum für eine Lanze blieb. 
+Handwerkliche Meisterleistung
+Als der Plattenharnisch entstand, war die Blütezeit des Plattnerhandwerks bereits vorbei. Ab der zweiten Hälfte des 16. Jahrhunderts war zur Ausrüstung von großen Söldner­heeren vor allem schlichte Massenware für Hunderte von Fußsoldaten gefragt. Der in Augsburg tätige Anton Pfeffenhauser war einer der letzten großen Plattnermeister, der solche Maßanfertigungen schuf. Er veredelte das Metall mit einer technisch sehr schwierigen Bläuung. Dafür wird das polierte Blech gleichmäßig auf etwa 300°C erhitzt, bis die Oberfläche erst rötlich, dann blau anläuft. Zusammen mit den Blattranken in vergoldeter Ätzung zeigt Pfeffenhauser bei diesem Harnisch alle Raffinessen seiner Handwerkskunst.
+&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Doppelvirginal (MI85)</t>
+  </si>
+  <si>
+    <t>„Mutter und Kind“
+Das Doppelvirginal zählt zu den sogenannten Kielklavieren. Wie bei Cembalo und Spinett werden die Saiten durch Federkiele gezupft. Die Besonderheit dieses Virginals besteht darin, dass es zwei eigenständige Instrumente in sich vereint. Die niederländische Bezeichnung „De Moeder met het Kind“ wurde im Deutschen als „Mutter und Kind“ übernommen. Das Hauptinstrument hat rechts unten eine Aussparung mit einer Klappe, in die das kleine Instrument passgenau hineingeschoben werden kann. Sinnbildlich ist es darin wie das Kind im Bauch einer Mutter geborgen.
+Eine flämische Besonderheit
+Flandern und insbesondere dessen größte Stadt Antwerpen war eines der Zentren der Cembalo-Baukunst im Europa des 16. und 17. Jahrhunderts. Doppelvirginale waren eine flämische Spezialität, und bis heute sind nur etwa ein Dutzend dieser außergewöhnlichen Musikinstrumente bekannt. Dieses Instrument wurde 1580 von Marten van der Biest in Antwerpen gebaut. 
+Schiebt man das kleine Instrument in die dafür vorgesehene Öffnung können zwei Personen miteinander musizieren. Das kleinere „Kind“ kann aber auch direkt über die Klaviatur der „Mutter“ gesetzt werden. Auf diese Weise kann eine Person beide Instrumente gleichzeitig spielen, vergleichbar den Manualen einer Kirchenorgel. Weil das kleinere Instrument eine Oktav höher gestimmt ist, wird das Klangbild dadurch aufgehellt.
+Die Frau im Bild
+Eine weitere Besonderheit dieses Instruments ist die aufwendige Bemalung. Das Hauptbild auf dem aufgeklappten Deckel ist perspektivisch so angelegt, dass die davor sitzende und spielende Person zu einem Teil der abgebildeten Garten-Szene wird und damit Teil der musizierenden Festgesellschaft. In der flämischen Malerei des 16. und 17. Jahrhunderts werden Damen der gehobenen Gesellschaft oft an einem Virginal abgebildet. Aus dieser Charakterisierung als Dameninstrument leitet sich auch der Versuch her, die Bezeichnung „Virginal“ durch das lateinische „Virgo“ für „Jungfrau“ zu erklären. Diese These ist jedoch bis heute umstritten.
+&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Der Trinker (Selbstbildnis) / Der Absithtrinker (Gm1667)</t>
+  </si>
+  <si>
+    <t>Kriegsausbruch
+Nach dem Ende des Ersten Weltkriegs schrieb Ernst Ludwig Kirchner an einen Bekannten: „Das Bild ist 1914 in Berlin entstanden, als Tag und Nacht die schreienden Militärzüge unter meinem Fenster vorbeifuhren“. Der Ausbruch des Ersten Weltkrieges war für Kirchner ein Schock. Er befand sich mit seiner Freundin Erna Schilling auf der Insel Fehmarn und wurde bei der vorzeitigen Rückkehr nach Berlin aufgrund der wachsenden Spionageangst irrtümlich zweimal festgenommen – dies, so kommentierte er später, „gab uns einen Vorgeschmack auf Krieg“. Kirchner hatte panische Angst vor Uniformierten, ging nur nachts aus dem Haus, betäubte sich mit Alkohol.
+Der Außenseiter
+Die Gestaltung von Kirchners Atelier spiegelt seine Distanz zur wilhelminischen Gesellschaft wieder. Der opulente Morgenmantel und der ornamentale Teppich erinnern noch an bessere Zeiten mit antibürgerlichen Festen. Nun stehen sie im Kontrast zu der düsteren Stimmung des Bildes. Das große Absinthglas erlaubt mehrere Deutungen. Vorrangig zeigt es, dass der Trinker sich betäuben möchte. Das Gefäß könnte aber auch den Kelch Christi symbolisieren. Kurz vor der Kreuzigung bat Christus im Garten Gethsemane seinen Vater darum, er solle „diesen Kelch“ – das Todesopfer – an ihm vorübergehen lassen. Vielleicht steht der Kelch also auch für Kirchners Todesangst, ausgelöst durch den Kriegsausbruch.
+Kunst in Krisenzeiten
+Trotz aller Sorgen meldete Kirchner sich freiwillig zum Kriegseinsatz. Im Frühjahr 1915 wurde er Rekrut, ertrug den Drill aber nur wenige Monate. Die Nachrichten vom Tod mehrerer Freunde trafen ihn schwer. Der Künstler verfiel in eine tiefe Krise. Seine Alkoholkrankheit erschwerte die Situation zusätzlich, sodass er schließlich nicht an die Front geschickt, sondern in ein Sanatorium verlegt wurde. 1916 schrieb Kirchner: „Schwerer als alles andere lastet der Druck des Krieges und die überhandnehmende Oberflächlichkeit. Ich habe immer den Eindruck eines blutigen Karnevals (...). Trotzdem versuche ich (…) aus dem Verworrenen ein Bild der Zeit zu schaffen, was ja meine Aufgabe ist.“</t>
   </si>
   <si>
     <t>Bildnis der Barbara Dürer, geb. Holper; Felslandschaft mit Drachen (Außenseite) (Gm1160)</t>
   </si>
   <si>
     <t>Dürers Mutter im Porträt
 Dürer zeigt seine Mutter Barbara in rotem Gewand und weißer Haube mit einem über der Schulter drapierten Schleier. Sie erscheint im Brustbild in Dreiviertelfigur vor grünem Grund. In den Händen hält sie als Zeichen ihrer Frömmigkeit eine Gebetskette, den Rosenkranz.
 Barbara Holper war die Tochter eines Goldschmieds. Mit nur fünfzehn Jahren heiratete sie den aus Ungarn eingewanderten Albrecht Dürer den Älteren. Dieser war zuvor für einige Jahre Geselle in der Nürnberger Werkstatt ihres Vaters gewesen, um dort das Goldschmiedehandwerk zu lernen. Im Laufe ihres Lebens bekam sie 18 Kinder, von denen jedoch nur drei überlebten: Endres, Hans und Albrecht, der den Namen Dürer weltberühmt machte.
 Getrenntes Doppel
 Albrecht Dürer fertigte kurz nach seiner Ausbildung bei Michael Wolgemut und noch vor der Gesellenreise ein Doppelbildnis seiner Eltern an. Die beiden Tafelbilder gelten als die ersten Gemälde des Künstlers nach Abschluss seiner Malerlehre. Als persönliche Erinnerungsstücke blieben sie auch nach Dürers Tod für einige Jahrzehnte im Familienbesitz, bis sie in die Kunstsammlung des Nürnberger Ratsherrn Willibald Imhoff gelangten. Das Vaterbildnis wurde zunächst von Kaiser Rudolph II. und schließlich von den Medici für deren Kunstsammlung in Florenz erworben. Das Mutterbildnis blieb zurück und Barbara wurde zur Unbekannten.
 Umstrittene Entdeckungen
 Dass es sich bei der Dargestellten um Barbara Dürer und bei dem Porträt um das Pendant zum Vaterbildnis aus der Sammlung der Medici handelt, wurde erst in den 1970er Jahren anhand von Inventarnummern der Imhoff-Sammlung auf den Bildrückseiten wiederentdeckt. Spätere kunsttechnologische Untersuchungen bestätigten dies. Im Vergleich zum Bildnis des Vaters wirkt die Malerei beim Porträt der Mutter weniger virtuos, ihre Erscheinung weniger detailreich und realistisch. Daher wurden die Zusammengehörigkeit beider Bildnisse und die Autorschaft Dürers immer wieder angezweifelt. Die Qualitätsunterschiede lassen sich jedoch erklären: Frauen wurden in der Malerei der Zeit insgesamt schematischer dargestellt als Männer, und der junge Dürer orientierte sich an entsprechenden Vorbildern aus der Wolgemut-Werkstatt.
 &amp;nbsp;</t>
   </si>
   <si>
-    <t>Kaiser Karl der Große (Gm167)</t>
-[...192 lines deleted...]
-Zu diesem Pokal aus dem Jahr 1683 gehört ein weitgehend identischer http://objektkatalog.gnm.de/objekt/Z2532"&gt;Zwilling</t>
+    <t>Pilgermantel des Stephan III. Praun (1544-1591) (T551)</t>
+  </si>
+  <si>
+    <t>Ein vollständiges Set
+Die beiden Jakobsmuscheln verraten, wofür dieser Reitermantel benutzt wurde: Es handelt sich um den wasserabweisenden Überwurf eines Pilgers. Er bildet ein Set zusammen mit einem Wollfilzmantel (http://objektkatalog.gnm.de/objekt/T550"&gt;T550http://objektkatalog.gnm.de/objekt/T552"&gt;T552http://objektkatalog.gnm.de/objekt/T554"&gt;T554http://objektkatalog.gnm.de/objekt/KG303"&gt;KG303http://objektkatalog.gnm.de/objekt/Gm655"&gt;Gm655</t>
+  </si>
+  <si>
+    <t>Sogenanntes Schlüsselfelder Tafelschiff (HG2146)</t>
+  </si>
+  <si>
+    <t>Versteckte Funktion
+Der Tafelaufsatz aus vergoldetem Silber entstand 1503 oder kurz vorher. Er ist eines der größten und frühesten erhaltenen Tafelschiffe. Nimmt man das Deck ab, so offenbart sich der leere Schiffsbauch. Darin haben zwei Liter Getränk Platz. Das Prunkstück ist extrem detailreich, verdeutlicht symbolisch den gesellschaftlichen Status seines Besitzers und erfüllt außerdem praktische Zwecke. Der Versuch, all diesen Ansprüchen gleichzeitig zu genügen, ist typisch für Meisterwerke der Goldschmiedekunst um 1500.
+Ein Hochseeschiff fernab vom Meer
+Das Schiff lässt sich als Karacke identifizieren. Die charakteristischen Bestandteile einer Karacke sind drei Masten, ein bauchiger Rumpf, ein hoher Aufbau am Bug sowie ein hoher Aufbau am Heck, der bereits am Großmast beginnt. Diese Schiffsform war seit dem 14. Jahrhundert unersetzlich für den europäischen Handel und später auch für die koloniale Eroberung. Da Nürnberg zwar eine reiche Handelsstadt war, jedoch weit vom Meer entfernt lag, ist die extrem genaue Wiedergabe des Schiffs durch einen unbekannten Nürnberger Goldschmied besonders bemerkenswert.
+Viel zu entdecken
+Die zahlreichen Details machen den Tafelaufsatz zu einem unterhaltsamen Blickfang für die Festgäste. 74 Figuren bilden eine erstaunliche Bandbreite an Aktivitäten ab. Viele davon sind typisch für die Seefahrt, wie zum Beispiel das Beladen, die Arbeit an den Segeln oder die Feindesabwehr. Man findet jedoch auch unerwartete Figuren, wie eine Wäsche waschende Frau, einen Mönch mit Kutte, und einen Matrosen, der am Bordrand sein Hinterteil entblößt. Auf dem geblähten Segel – am vorderen, sogenannten Fockmast – findet sich das „N“ als Zeichen der Nürnberger Silberbeschau, das Qualitätssiegel der Nürnberger Silberproduktion. Der Drache am Bug des Schiffs sowie die Meerfrau im Sockel verleihen dem Tafelaufsatz eine fantastische Note.
+Die Besitzer und Namensgeber
+Das Schiff bezieht seinen Namen von der Nürnberger Familie Schlüsselfelder. Ihr Wappen mit drei Schlüsseln ist auf der Fahne am Fockmast, über dem geblähten Segel, zu sehen. Der Auftraggeber war wohl Wilhelm Schlüsselfelder der Ältere, der sein Vermögen im Silberbergbau und -handel verdient hatte, aber noch kein Angehöriger des Patriziats war. Silberne Schiffe auf einer Festtafel waren im Mittelalter ein Privileg des höchsten Adels. Dass ein Kaufmann ein solches Werk in Auftrag gab, zeigt das Selbstbewusstsein des städtischen Bürgertums am Anfang der Neuzeit. Auch das passgenaue Futteral (http://objektkatalog.gnm.de/objekt/HG2148"&gt;HG2148</t>
   </si>
   <si>
     <t>Visierung zum Merkelschen Tafelaufsatz (Hz5360)</t>
   </si>
   <si>
     <t>Von der Idee zum Werk
 Bis ins kleinste Detail entwirft der Goldschmied Wenzel Jamnitzer mit dieser Zeichnung eine reich geschmückte Prunkschale. Solche sogenannten Visierungen waren wichtige Schritte im Werkprozess. Mit ihnen baten Künstler um die Freigabe eines Entwurfs, bevor sie mit der Ausführung begannen. Jamnitzer hatte den Auftrag für den Tafelaufsatz vom Nürnberger Rat erhalten. &amp;nbsp;Am 14. Dezember 1549 bekam er für das fertige Werk die nach damaligen Verhältnissen astronomische Summe von 1228 Gulden und 10 Schillingen. Der Tafelaufsatz zeigt Nürnberger Goldschmiedekunst in höchster Vollendung. Möglicherweise war er als Ehrengeschenk der Stadt für einen kaiserlichen Besuch vorgesehen. Die Prunkschale blieb allerdings zunächst im Besitz des Rats. 1809 kaufte sie der reiche Kaufmann und Marktaufseher Paul Wolfgang Merkel. Seit 1880 befindet sie sich im Rijksmuseum in Amsterdam.
 Veränderungen im Bildprogramm
 Die Zeichnung lässt ahnen, wie farbig die Goldschmiedearbeit einst war. Heute finden sich nur noch wenige Farbreste auf dem Edelmetall des Tafelaufsatzes. Ein Vergleich von Entwurf und Werk zeigt vor allem, dass Jamnitzer das Bildprogramm grundlegend überarbeitete. Auf der Visierung der Prunkschale war als Schaft Ceres, die römische Göttin der Feldfrüchte und des Wachstums vorgesehen. Die bei Tisch auf dem Tafelaufsatz drapierten Früchte sollten so erscheinen, als seien sie direkt ihrem gewundenen Füllhorn entsprungen. In der Goldschmiedearbeit ersetzte Jamnitzer die römische Göttin durch eine Frauenfigur, die mit erhobenen Armen die breite Schale trägt. Durch eine Inschrift ist sie als „Terra“, als Mutter Erde, gekennzeichnet. Am unteren Rand der Schale fügte Jamnitzer außerdem mehrere Adler hinzu. Als Wappentiere des Reichs könnten sie ein Hinweis darauf sein, dass der Tafelaufsatz tatsächlich für den Kaiser bestimmt war.
 Das Werk vieler Hände?
 Die Zeichnung in der originalen Größe der Goldschmiedearbeit gibt auch einen Einblick in die Arbeitsweise Jamnitzers: Der Entwurf ist aus fünf unterschiedlichen Papierbögen zusammengesetzt. Dies könnte am begrenzten Bogenformat des handgeschöpften Papiers liegen. Auffällig ist aber auch, dass auf jedem Bogen genau ein Segment des Gefäßes abgebildet ist. Das erleichterte die Arbeit, wenn der Auftraggeber Nachbesserungen forderte – was ja offensichtlich der Fall war. Jamnitzer konnte einfach die entsprechenden Segmente durch neue Teilentwürfe ersetzen, ohne die vollständige Zeichnung mit allen Details wiederholen zu müssen. Der Tafelaufsatz gehört heute zu den bekanntesten Werken des Nürnberger Goldschmieds.</t>
-  </si>
-[...11 lines deleted...]
-&amp;nbsp;</t>
   </si>
   <si>
     <t>Topfhelm des Hans Rieter zu Kornburg (W2801)</t>
   </si>
   <si>
     <t>Ein seltener Fund
 Im späten Mittelalter besaß nahezu jeder Ritter einen solchen Helm für den Krieg oder das Turnier. Dennoch sind heute nur noch weniger als 20 dieser originalen Helme erhalten. Gutes Eisen hatte damals einen hohen Materialwert. Unbrauchbare oder veraltete Helme wurden daher in großer Zahl umgeformt und das teure Material wiederverwendet. 
 Dass dieser Helm die Jahrhunderte überdauerte, verdanken wir einem Brauch, der im 14. Jahrhundert aufkam: Zur Erinnerung an einen verstorbenen Ritter hängte man dessen Wappenschild zusammen mit dem Helm in der Kirche auf. Oft wurden dafür dünnwandige Nachbildungen verwendet. Erst 1924 entdeckte man, dass sich auf dem Totenschild des Hans Rieter zu Kornburg in der Allerheiligenkirche Kleinschwarzenlohe ein originaler Helm befand. 
 Rundum geschützt
 Topfhelme waren die ersten vollständig geschlossenen Helme. Sie wurden aus mehreren miteinander vernieteten Eisenplatten gefertigt. Das obere Scheitelstück dieses Helms wurde sehr aufwendig aus einem Stück getrieben. Unterhalb der schmalen Sehschlitze erkennt man eine Reihe von Löchern, die das Atmen erleichtern sollten. Der kreuzförmige Durchbruch links war für eine Rüstkette bestimmt, die den Helm mit der Rüstung verband. Nicht erhalten ist die sogenannte Helmzier, ein Aufsatz, der den Helm mit den persönlichen Erkennungszeichen des Ritters versah.
 Nicht für jeden Kampf geeignet
 Topfhelme waren vor allem ein wirksamer Schutz vor Angriffen von Reitern mit der Lanze. Sie wurden daher ausschließlich von Rittern getragen. Die geschlossene Form brachte aber auch Nachteile mit sich: Sie behinderte vor allem die Sicht, die Beweglichkeit und die Atmung. Das konnten auch Atemlöcher und Sehschlitze nicht verhindern. Eine ausreichende Luftversorgung war angesichts der schweren körperlichen Anstrengung eines Kampfes entscheidend. Zum Nahkampf mit Schwert und Dolch nahmen Ritter ihren Helm daher meistens ab.
 Alter Adel
 Die Verwendung für den Totenschild hatte Anfang des 17. Jahrhunderts einige Veränderungen des Helms zur Folge. Dazu gehören die Farbfassung und die goldenen Schmuckstreifen, das Aufhängeloch, die Spangen vor den Sehschlitzen und der gezackte Streifen aus Kettengeflecht. Vermutlich nahm man hierfür den unteren Rand eines Kettenhemds. Dass für den Totenschild eine damals bereits veraltete Helmform verwendet wurde, geschah wohl mit Absicht: Im 16. und 17. Jahrhundert waren viele Patrizier in den Adelsstand erhoben worden. Über die Helmform betonte man die Zugehörigkeit zum alten Ritteradel.
 &amp;nbsp;</t>
   </si>
   <si>
+    <t>Adlerfibel (FG1608)</t>
+  </si>
+  <si>
+    <t>Schmuck der Völkerwanderungszeit
+Die Adlerfibel ist ein Teil des Schatzes von Domagnano in der Republik San Marino, der 1893 gefunden wurde. Sie entstand um 500 n. Chr. und zählt zu den bedeutendsten Funden der Völkerwanderungszeit. Sie besteht aus Gold, welches in Zellentechnik verarbeitet wurde. In die Zellen sind vorwiegend dünn geschliffene Plättchen aus Almandin, einer Granatart, eingelegt. In einigen der Zellen ist noch eine vergoldete Silberfolie erhalten, die den transparenten Edelstein zum Leuchten bringen sollte. Von insgesamt 21 Schmuckteilen aus dem Schatzfund gelangten acht in das Germanische Nationalmuseum – die Adlerfibel, ein Ohrring, fünf Anhänger eines Halskolliers und eine kleine zikadenförmige Fibel. Die anderen Stücke sind in mehreren öffentlichen und privaten Sammlungen, darunter das British Museum und der Louvre Abu Dhabi.
+Die Mode der Ostgoten
+Eine Fibel ist eine Art Brosche, mit deren Nadel man einen Umhang verschließen kann. Zur Adlerfibel gab es ein Gegenstück. Die beiden wurden mit einer Kette verbunden und dienten als edler Mantelverschluss. Die Besitzerin des kostbaren Schmuckes war eine Ostgotin aus dem Kreis um König Theoderich, welcher das Vorbild für Dietrich von Bern in der mittelalterlichen Heldendichtung war. Sein Regierungssitz war Ravenna, das nur ca. 70km von Domagnano entfernt liegt. Die Ostgoten waren ein germanischer Stamm, der das Weströmische Reich einnahm und von 493 bis 552 beherrschte. Für die ostgotische Oberschicht war vor allem die Mode des byzantinischen Hofes vorbildhaft.
+Kultureller Austausch
+Der Schmuck von Domagnano spiegelt den intensiven kulturellen Austausch in der Völkerwanderungszeit wider. Die einzelnen Schmuckstücke lassen gotische, römische und byzantinische Einflüsse erkennen. Die Adlerfibel ist ein anschauliches Beispiel. Der Adler war einerseits Zeichen der römischen Staatsmacht, andererseits steht er in der christlichen Symbolik für die Auferstehung der Seele und für das Bekenntnis zum christlichen Glauben. Auf der Brust trägt er ein Kreuz. Die Trägerin dieses Schmuckstücks gab sich also öffentlich als Christin zu erkennen. Die Ostgoten praktizierten eine Art des Christentums, die man Arianismus nennt. Die arianische Lehre bestritt die Wesensgleichheit von Gott, Sohn und Heiligem Geist.</t>
+  </si>
+  <si>
+    <t>Stengelglas (LGA8439)</t>
+  </si>
+  <si>
+    <t>(Über-)natürliche Schönheit
+Das Stängelglas von 1896 erscheint so fragil und einzigartig wie eine echte Blüte. Es wurde in der Manufaktur der Tiffany Glass and Decorating Company in New York City produziert. Auf einer gewölbten Fußplatte steht ein dünner Stängel, der sich nach oben erweitert und in einen Blütenkelch übergeht. In den Bauch des Glases ist ein pfauenfederförmiger Farbverlauf eingearbeitet. Der geschwungene Blütenrand hat fünf Auswölbungen und ist mit oberflächlichen Rissen, sogenannten Craquelés, verziert. Das mundgeblasene Glas besticht durch seine komplexe Farbgebung und seine verspielte Form. Von antiken römischen Gläsern bezog der Firmengründer Louis Comfort Tiffany die Idee für die irisierende Oberflächenbehandlung. Den perlmuttartigen Glanz erzielte er durch Beimischung von Metallsalzen in die Glasschmelze.
+Handwerk und Einzelstück
+Auch wenn sein Unternehmen später noch weitere Luxusgüter produzierte, wurde Tiffany zunächst für seine Glasarbeiten weltberühmt. Dazu zählte nicht nur Trinkgeschirr, sondern vor allem Bleiglasfenster und -lampenschirme. Tiffanys Firma expandierte zwar rasant, jedoch war es ihm wichtig, dass seine Glaserzeugnisse handgemacht waren und auch so aussahen. Im Zeitalter der fortschreitenden Massenproduktion hatte die manuelle Fertigung einen luxuriösen und nostalgischen Touch. Tiffany prägte daher den Begriff „Favrile-Glas“ als Kennzeichen seiner Marke. Das Wort stammt von lateinisch „fabrilis“ ab und bedeutet handgemacht.
+Vom Malereistudenten zum Geschäftsmann
+Da Tiffany in eine reiche Familie geboren wurde, konnte er sich eine lange und intensive künstlerische Ausbildung leisten. Er unternahm ausgedehnte Reisen nach Europa und Nordafrika und studierte bei mehreren profilierten Landschaftsmalern. Erst nachdem er sein Glasunternehmen schon aufgebaut hatte, übernahm Tiffany auch noch den Juwelierbetrieb seines Vaters. Dadurch entstand ein Imperium, welches bis heute den Luxusgütermarkt prägt.</t>
+  </si>
+  <si>
+    <t>Aachener Zimmer (A3417)</t>
+  </si>
+  <si>
+    <t>Ein Zimmer zieht um
+Als im Jahr 1901 die gesamte Inneneinrichtung eines barocken Wohnhauses in Aachen versteigert wurde, erwarb das Germanische Nationalmuseum den „kleinen Gobelinsaal“. Die geschnitzten Wandvertäfelungen aus Holz und die Bildteppiche wurden ins Museum transferiert, wo sie bis heute den ursprünglichen Raumeindruck wiedergeben. Nur die stuckierte Decke sowie die Möbel fehlen. Ein Kamin aus einem Schloss in Lüttich ergänzt das Ensemble, da das Original in Aachen verblieb. Die Holzsichtigkeit der Vertäfelungen ist besonders charakteristisch für den Aachener Kunsthandwerksstil des 18. Jahrhunderts. Statt sie farbig zu bemalen oder zu vergolden, erhielten sie nur einen Wachsüberzug. So kann die natürliche Maserung des Eichenholzes zur Geltung kommen. Die geschnitzten Ornamente beinhalten viele Masken und Muscheln, sind aber noch streng symmetrisch angeordnet. Daher kann man das Aachener Zimmer, welches um 1740 entstand, als Werk des frühen Rokokos bezeichnen.
+Der Moses-Saal
+Die Bildteppiche sind Wirkarbeiten und daher besonders detailliert und leuchtkräftig. Allerdings sind die Textilien sehr lichtanfällig, so dass die Farben heute verblasst sind. Die Signatur auf den Teppichen verrät, dass sie in der Werkstatt der Brüsseler Familie van der Borght entstanden. Brüssel war damals ein wichtiges Zentrum für die Herstellung repräsentativer Bildwirkereien. Die Teppiche aus dem Aachener Zimmer zeigen Szenen aus dem Leben Moses‘: Von seiner Auffindung als Kleinkind am Nil, über die Teilung des roten Meeres, bis hin zum Zerbrechen der Gesetzestafeln. Passend zum „kleinen Gobelinsaal“ im Erdgeschoss gab es noch einen „großen Gobelinsaal“ im ersten Stock des Aachener Hauses. Dessen Wandteppiche stellten die fünf Erdteile dar, jedoch sind sie heute nicht mehr vollständig erhalten.
+Das Wespienhaus
+Johann von Wespien war der Auftraggeber des repräsentativen Aachener Wohnhauses. Er war ein äußerst wohlhabender Tuchfabrikant, der reich geheiratet hatte. 1756 bis 1759 war er Aachens Bürgermeister. Sein Haus in der Kleinmarschierstraße wurde 1734-1737 erbaut, jedoch sollte die Vervollständigung der Inneneinrichtung noch viel länger dauern. Als Architekt diente Johann Joseph Couven, der an mehreren Bauvorhaben Wespiens beteiligt war. Couven stimmte die Fassade und das innere Dekorationsschema harmonisch aufeinander ab, weswegen dieses Haus später als sein bestes Werk galt. Da Wespien keine Nachkommen hinterließ, kam das Haus in den Besitz einer anderen Familie, die 1901 aus Geldnot die Inneneinrichtung versteigern musste. 1943 wurde es bei einem Luftangriff fast vollständig zerstört und nicht wiederaufgebaut.</t>
+  </si>
+  <si>
     <t>Grabfigur des Grafen Heinrich III. von Sayn (Pl.O.2299)</t>
   </si>
   <si>
     <t>Der Wunsch nach ewigem Leben
 Ursprünglich war die Skulptur, die heute aufrechtstehend präsentiert wird, als liegende Grabfigur entworfen worden. Die überlebensgroße Darstellung des Grafen Heinrich III. von Sayn zierte die Deckelplatte seines Hochgrabs in der Prämonstratenserabtei Sayn. Die Abtei war von seinen Vorfahren gestiftet worden und liegt am Fuß des Familienstammsitzes nahe Koblenz. Der 1247 verstorbene war einer der mächtigsten Herrscher am Mittel- und Niederrhein. Ihm unterstanden mehrere Grafschaften und bedeutende rheinische Stifte.
 Wie in der nordeuropäischen Kunst üblich, erscheint der Graf liegend, aber mit geöffneten Augen. Auf diese Weise veranschaulichte man den christlichen Glauben an das ewige Leben. Über seinem auf Kissen gebetteten Kopf bilden die Mauern und Türme einer Stadt einen Baldachin. Sie verkörpern das Himmlische Jerusalem, in das die Toten am Ende aller Tage Eingang finden sollen. Löwe und Drache unter den Füßen des Verstorbenen sind als Zeichen der überwundenen Welt und des Bösen zu verstehen.
 Weltlicher Glanz
 Heute lässt sich kaum noch ahnen, wie prunkvoll die Grabfigur einst ausgesehen hat. Die ursprüngliche Bemalung ist nicht mehr erhalten. Winzige Farbpartikel in der Holzoberfläche lassen allerdings Rückschlüsse auf die farbige Gestaltung der Skulptur ziehen. Der Dargestellte trug einst ein prächtiges goldgemustertes Gewand, darüber einen roten Mantel mit weißem Pelzfutter. Ein hellblauer Gürtel mit goldener Schnalle, ein rot-grün gemustertes Almosentäschchen, schwarze Schuhe und der rote Blütenkranz auf seinem Haupt vervollständigten die repräsentative Erscheinung des Grafen.
 Im Tod vereint
 Was die Grabfigur neben ihrer monumentalen Größe und ihrer kunstvollen Ausführung so besonders macht, ist das Kind an der Seite des Verstorbenen. Dargestellt ist die Tochter des Grafen, die nur kurze Zeit nach ihm starb. Offenbar wollte Heinrichs Witwe damit die Legitimität ihrer Tochter bezeugen, was für die Erbfolge von Bedeutung war. Ein Grabmal, auf dem Eltern und Kinder gemeinsam dargestellt werden, ist einzigartig in der Kunst der damaligen Zeit.
 &amp;nbsp;</t>
   </si>
   <si>
-    <t>Die Kniende / Geneigter Frauenkopf (Pl.O.3473)</t>
-[...7 lines deleted...]
-Im Jahr 1909 zog Lehmbruck mit seiner Familie von Berlin nach Paris um, weil sich dort die internationale Avantgarde versammelte. Der Künstler hoffte, hier seinen großen Durchbruch zu schaffen. Als er 1911 Die Kniende und die dazugehörigen Büsten schuf, überraschte und irritierte er die Kunstwelt. Lehmbruck durfte 1912 bei der Sonderbundausstellung in Köln und 1913 bei der International Exhibition of Modern Art in New York ausstellen. Schon 1916 bezeichnete der Dichter Theodor Däubler Die Kniende als „Vorwort zum Expressionismus in der Skulptur“. Im Nationalsozialismus jedoch wurden die jüngeren Werke Lehmbrucks als „entartet“ angesehen – ein Urteil, das nach 1945 schnell wieder in Anerkennung für seine Pionierleistungen umschlug.</t>
+    <t>Stromersches Puppenhaus (HG4063)</t>
+  </si>
+  <si>
+    <t>Blick in fremde Häuser
+Puppenhäuser aus dem 17. Jahrhundert sind äußerst selten. Das GNM besitzt gleich vier Exemplare aus dieser Zeit, von denen das Stromersche Puppenhaus am besten erhalten ist. Der Name rührt von der letzten Besitzerfamilie her, weil die ursprünglichen Auftraggeber nicht bekannt sind. Am Giebel ist als Datierung 1639 vermerkt. Zwar erinnern einige architektonische Details an Nürnberger Häuser des 17. Jahrhunderts, jedoch ahmt das Puppenhaus kein reales Gebäude nach. Die einheitliche Größe der Wirtschaftsräume kann nicht der Wirklichkeit entsprechen. Die 15 Zimmer bieten dennoch einen einzigartigen Blick in das Alltagsleben gutbetuchter Kaufleute und Patrizier.
+Spiel? Nein, Repräsentation!
+Zum Spielen waren solche aufwendigen Puppenhäuser nicht gedacht. Sie waren Prunkstücke, die Gäste beeindrucken sollten, und vor allem didaktische Modelle. Der Idealhaushalt im Miniaturformat bereitete Kinder auf die spätere Haushalts- und Geschäftsführung vor. Der überwiegende Teil der mehr als 1000 Ausstattungsstücke stammt noch aus der Entstehungszeit des Puppenhauses. 
+Hülle und Fülle
+Unten, neben dem großen Eingangsportal, liegen auf zwei Ebenen angeordnet die Wirtschafts- und Vorratsräume: der Stall ganz links und die Waschküche ganz rechts. Darüber sind die Schlafkammer der Mägde sowie die getäfelte Kinderstube mit Bettchen, Spielzeug und einem hölzernen Laufwagen. Im ersten Obergeschoss befindet sich im Treppenhaus ein großer Wäscheschrank und rechts davon die Küche mit offenem Feuer und hohem Rauchfang. Ihre üppige Ausstattung erinnert an die sogenannten Prangküchen, die gar nicht zum Kochen, sondern ausschließlich als Repräsentationsräume dienten. Links ist die komfortable Wohnstube zu sehen, die der Kachelofen im Winter wohlig erwärmte. Den Luxus eines Ofens gibt es auch im zweiten Obergeschoss: links im Schlafzimmer mit Himmelbett, Wiege und Waschkasten und rechts im Empfangsraum. Zu einem begüterten Patrizierhaushalt gehörte eine repräsentative Ausstattung mit qualitätsvoller Kunst. In den oberen Stockwerken sind daher Landschafts- und Jahreszeitengemälde sowie Tugend-Allegorien an den Wänden zu sehen.</t>
+  </si>
+  <si>
+    <t>Johann Wolfgang von Goethe (Pl.O.3423)</t>
+  </si>
+  <si>
+    <t>Die Challenge
+Mit nur vierundzwanzig Jahren wurde Johann Wolfgang von Goethe mit den „Leiden des jungen Werthers“ 1774 europaweit berühmt. Nur wenige Jahre später begannen Bildhauer Büsten des Schriftstellers anzufertigen – in späterer Zeit auch Christian Daniel Rauch und Christian Friedrich Tieck. Im Rahmen eines freundschaftlichen Wettstreits arbeiteten sie 1820 parallel an einer Goethe-Büste. Dafür durften die beiden Goethe in Jena besuchen, wo sie jeweils einen Abdruck einer bereits 1807 abgenommenen Lebendmaske Goethes sowie Modelle aus Ton herstellten. Die Gipsfassung – heute im Besitz des GNM – entstand wohl im nächsten Arbeitsschritt. Sie befand sich ursprünglich in Rauchs Berliner Werkstatt und diente vermutlich als Vorlage für die eigentliche Marmorbüste.
+Unikat und Masse
+Diese Gipsbüste war nicht das fertige Kunstwerk Rauchs, sondern lediglich ein Werkstattzwischenschritt. Die glatte Lackoberfläche ermöglichte Abgüsse mit weichen Massen wie Gips. Punkte, Kreise und Löcher weisen zudem auf eine Vervielfältigung mittels Punktiergerät in Stein oder Marmor hin. Jedes Exemplar wurde per Hand und teilweise mit unterschiedlichen Techniken angefertigt, wodurch Übertragungsfehler und individuelle Merkmale entstanden. Obwohl es eine Vielzahl dieser Repliken gibt, ist doch jede ein Unikat.
+„Dichtung und Wahrheit“
+Unter den zahlreichen Goethe-Bildnissen und Denkmälern erlangte die Büste von Rauch eine dauerhafte Wertschätzung. Er wählte für seine Goethe-Büste die antike Darstellungsform der Herme, ein Kopfbildnis auf einer rechteckigen, pfeilerartigen Basis. Klassisch antike und idealisierende Merkmale wie das volle und lockige Haar, die stark ausgeprägte Stirn sowie der muskulöse nackte Oberkörper – Goethe war zum Zeitpunkt der Entstehung bereits 70 Jahre alt – werden mit realistischen, lebensnahen Darstellungen von Augen, Nase und Mund verbunden. Eine Darstellungsform, die nicht nur beim antikebegeisterten Goethe höchstpersönlich für Wohlgefallen sorgte. So entstanden aufgrund der hohen Nachfrage zahlreiche Repliken dieser Büste in Gips oder Marmor, die heute in verschiedenen Museen zu sehen sind, auch im http://objektkatalog.gnm.de/objekt/Pl.O.3431"&gt;GNM.</t>
+  </si>
+  <si>
+    <t>Tannenberg-Büchse (W2034)</t>
+  </si>
+  <si>
+    <t>Ans Tageslicht geholt
+Die Tannenberg-Büchse ist die älteste sicher datierbare Handfeuerwaffe Europas. Benannt wurde sie nach ihrem Fundort, der 1399 zerstörten Burg Tannenberg in Hessen. 1849 fand man sie dort während einer der ersten mittelalterarchäologischen Ausgrabungen in Deutschland. Sie lag in der Zisterne, die durch die Zerstörung der Burg verschüttet worden war. Dass die Anlage – ebenfalls durch Feuerwaffen – Ende des 14. Jahrhunderts vollständig in Schutt und Asche gelegt und nicht wiederaufgebaut wurde, erwies sich als Glücksfall für die Archäologen. Denn dadurch konnte die Büchse mit Sicherheit auf eine Zeit vor 1399 datiert werden.
+Zerstörerische Kraft
+Handbüchsen gehören zu den frühesten Feuerwaffen. Sie wurden parallel zu den schwereren Feuergeschützen der Artillerie seit den 1360er Jahren entwickelt. Anders als Kanonen waren sie viel mobiler und konnten von einem oder zwei Männern herumgetragen und abgefeuert werden. Sie bestanden aus einem Metallrohr, das zur besseren Handhabung auf einen langen Holzstock montiert war. Geschossen wurde mit Schwarzpulver und Munition aus Bleikugeln, die von vorne in das Rohr geladen wurden. Durch das seitliche Zündloch brachte eine glühende Lunte das Schwarzpulver zur Explosion, die Kugel wurde „abgefeuert“. 
+Diese frühen Feuerwaffen bargen für ihre Schützen auch Risiken. Es fehlten Erfahrungen im Umgang mit Pulver und Munition, aber auch Spezialisten zur Herstellung der Waffen. Der Beruf des Büchsenmachers entwickelte sich erst im Laufe des 14. Jahrhunderts. Untersuchungen der Tannenberg-Büchse zeigten, wie porös das Rohr aus gegossener Bronze ist. Möglicherweise wäre es beim Zünden explodiert, was offenbar mit einer ähnlichen Waffe passiert ist, deren Fragmente man in unmittelbarer Nähe gefunden hat. Die Tannenberg-Büchse wurde dagegen nicht abgefeuert. Als man sie fand, steckte in ihrem Lauf noch die Kugel.
+Eine neue Art der Kriegführung
+Feuerwaffen veränderten die Kriegführung gegen Ende des 14. Jahrhunderts grundlegend. Ermöglicht wurde die neue Waffentechnologie durch die Erfindung des Schwarzpulvers in China. Obwohl die ersten Handfeuerwaffen bereits eine beachtliche Reichweite hatten, schossen sie nur sehr ungenau. Auch in der Schussfrequenz waren sie den damals üblichen Handbögen und Armbrüsten unterlegen. Dennoch setzten sie sich immer mehr durch. Man konnte sie kostengünstig und in großen Mengen herstellen, und es brauchte im Unterschied zu anderen Fernwaffen keine lange Ausbildung, um sie zu bedienen.
+&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Der Scheinheilige (Mönch vor der Kirche) (Gm2455)</t>
+  </si>
+  <si>
+    <t>Spitzweg: der Scheinheilige
+Ein Mönch vor einer Kirche betet neben einer Mutter mit ihrem Kind – so der Anschein. Der zweite Blick offenbart die entblößte Schulter der Frau. Das weiße Hemd und das Licht betonen ihre nackte Haut. Carl Spitzweg war ein Meister der Anspielung und Doppeldeutigkeit. Verbirgt sich hinter der scheinbar idyllischen und harmonischen Szene also eine Kritik an der Doppelmoral der Kirche und ihrer Vertreter? Das gotische Gotteshaus ist nur mehr eine schöne und schmückende Ruine in einer romantisch verwilderten Landschaft. Der Mönch wird mit Wanderstock und Sack als umherziehender Wandermönch dargestellt. Wandermönche waren durch die Kirche längst verboten und galten in der Gesellschaft als Landstreicher und Schmarotzer. Mutter und Kind gleichen in Farbe der Kleidung und Haltung Darstellungen von Maria mit dem Jesuskind. Der abschweifende Blick des betenden Mönchs lässt all das zu einer theatralen Szene werden.
+Kritik und Gesellschaft
+Die Gesellschaft im Deutschland Mitte des 19. Jahrhunderts war von Unterdrückung und vom Rückzug aus der Öffentlichkeit geprägt. Ironie und Doppeldeutigkeit waren ein beliebtes Mittel, um die eigentliche Meinungsäußerung zu tarnen und der Zensur zu entgehen. Der in München lebende Spitzweg lieferte u.a. Zeichnungen für die humoristische Wochenschrift „Fliegende Blätter“. In Karikaturen, Gedichten und Erzählungen nahm er vor allem das deutsche (Klein-)Bürgertum aufs Korn. Eine immer wiederkehrende fiktive Figur war der Schulmeister Gottlieb Biedermaier. Von ihm leitet sich der spätere kulturgeschichtliche Begriff Biedermeier ab. Zu dieser geistigen Strömung wird heute auch die Malerei Spitzwegs gezählt.
+Das kleine Format
+Die Bildwelten Spitzwegs sind wie ein ironischer Kommentar zu der im 19. Jahrhundert beliebten Historienmalerei. Während in dieser Ereignisse aus Religion und Geschichte übernatürlich groß und verherrlichend dargestellt wurden, bot Spitzweg in seinen kleinformatigen Werken Einblicke in die Mitte der Gesellschaft. Wie in seinen zahlreichen Landschaftsbildern ist der Mensch bei ihm häufig verhältnismäßig klein dargestellt und wirkt wie Beiwerk, was seine Bedeutung in der Welt in Frage stellt. Als Spitzwegs Bilder entstanden, war die Industrialisierung bereits in vollem Gange und Fabriken mit qualmenden Schornsteinen wuchsen wie Pilze aus der Landschaft. Spitzwegs Darstellungen von idyllischer Natur und heiler Welt boten somit auch einen Rückzug aus der Realität. Sein scharfer und kritischer Blick auf Mensch und Gesellschaft verleiht den kleinformatigen Ölgemälden somit eine innere Größe. In Spitzwegs Kunst spiegelt sich eine vom Fortschritt mitgerissene und teils erschütterte Gesellschaft, indem Sehnsüchte und Enttäuschung in idyllischer Eintracht ineinander übergehen.</t>
+  </si>
+  <si>
+    <t>Bassposaune in Es (?) (MI168)</t>
+  </si>
+  <si>
+    <t>Der lange Ton
+Die Bassposaune von Isaac Ehe aus dem Jahr 1612 beeindruckt in vielerlei Hinsicht, zunächst durch ihre schiere Größe. Würde man das vollständig verbaute Rohr ausrollen, hätte es eine Länge von über 4,20&amp;nbsp;m. Um die Tonhöhe bei einer Posaune zu regulieren, verändert man die Rohrlänge beim Spielen, indem man zwei U-förmige Rohrteile am unteren Ende gegeneinander verschiebt. Spielt man die tiefsten Töne einer Bassposaune, muss der Zug so weit hinausgeschoben werden, dass der durchschnittliche Arm eines Menschen fast zu kurz ist. Dafür weist dieses Instrument eine Hilfe auf: Die sogenannte „Handhabe“ ist eine kleine Verlängerung, die mit einem Elfenbeingriff verziert ist.
+Musikalisches Kunsthandwerk
+Das mittelalterliche Nürnberg hat eine lange Tradition der Blechblasinstrumentenbauer. Zwischenzeitlich waren in der freien Reichsstadt solch hoch spezialisierte Kunsthandwerker tätig, dass sogar der Papst dort Instrumente für den Vatikan bestellte. Doch auch in Nürnberg selbst spielte Musik eine bedeutende Rolle; so unterhielt die Stadt schon seit Ende des 14. Jahrhunderts ein eigenes Stadtpfeifer-Ensemble. Neben Holzblasinstrumenten wie Pommer und Zink durfte dabei eine Posaune nicht fehlen. Einige Stadtpfeifer waren selbst bedeutende Instrumentenbauer – zu ihnen gehörte auch Isaac Ehe.
+Musik für den Frieden
+Stadtpfeifer spielten bei offiziellen Anlässen, öffentlichen Kundgebungen und in der Kirche. Durch die besondere politische Situation der freien Reichsstadt Nürnberg waren der Rat der Stadt und die Patrizier eng verbunden: In den Zwischenräumen der Inschrift auf dem Schallkranz „MACHT ICH ISAC EHE NVR MBE 1612“ [=Nuremberg] sind die Wappen von sieben Nürnberger Patriziergeschlechtern eingraviert: Volckamer, Harsdörfer, Tetzel, Haller von Hallerstein, Starck, Nützel und Prünsterer. Die reichen Verzierungen und die Wappen sprechen dafür, dass das Instrument für den Rat der freien Reichsstadt Nürnberg gefertigt wurde. Mit großer Wahrscheinlichkeit erklang die Posaune auch beim Nürnberger Friedensmahl 1649, als im Rathaus internationale Diplomaten das Ende des Dreißigjährigen Krieges und damit den Anfang des Europäischen Friedens feierten.
+&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Flett und Döns (BA4232)</t>
+  </si>
+  <si>
+    <t>Abbruch und musealer Aufbruch
+Die Anregung zur Präsentation einer „niedersächsische[n] Bauernstube“ ging im Februar 1897 von einem Bauinspektor in Niedersachsen aus. Er schrieb an das Germanische Nationalmuseum, dass eine solche Stube bis zu diesem Zeitpunkt in allen Museen fehlte. Entsprechende Objekte würden immer seltener, und die Museen in der Region hätten kein Interesse daran. Das GNM erwarb daraufhin eine große Anzahl von Holzbauteilen von abgebrochenen Bauernhöfen aus der Gegend von Diepholz. Mit ihnen sollten die Haupträume eines niedersächsischen Bauernhauses modellhaft nachgebaut werden. Schließlich wurde sogar ein ganzes Haus gekauft, um weitere Objekte für die museale Präsentation zu gewinnen. Die Anschaulichkeit ging so weit, dass die beiden ausgewählten Räume, nämlich Flett und Döns, von den Museumsbesucher*innen betreten werden konnten – und nach wie vor können.
+Flett
+Das typische niederdeutsche Hallenhaus ist oft in Zweiständerbauweise errichtet. Unter einem großen stroh- oder schilfgedeckten Dach sind die ausgedehnten Wirtschaftsräume und die im Verhältnis eher beengten Wohnräume vereint. Solche landwirtschaftlichen Bauten waren charakteristisch für weite Teile Norddeutschlands. Eine große Diele diente als Dreschstelle, Durch- und Futtergang sowie als Festsaal, seitlich befanden sich die Viehställe. An die Diele grenzte die Flett an, die heute allgemein als Herdraum bezeichnet wird. Mit der offenen Feuerstelle war dieser Raum das Zentrum menschlichen Zusammenlebens Die wandfesten Einrichtungsteile, Balken, Türen und die Butzen der Flett im GNM stammen aus verschiedenen Gebäuden der Kreise Diepholz und Vechta und gehören dem späten 16. bis zum 18. Jahrhundert an. Möbel und Hausrat sind zum Teil jünger.
+Der nicht originale hölzerne Funkenschirm über dem Herd hielt das Flugfeuer von der Balkendecke und dem leicht entflammbaren Dach fern. Er drängte zudem den Rauch durch die Türen der Abseiten aus dem Haus, denn einen Schornstein gab es hier nicht. Der Rauch konservierte Würste und Schinken, er schützte Getreide und Dach vor Ungeziefer, jedoch führte er oft zu Augenleiden. An dem schwenkbaren Wendebaum hängt ein höhenverstellbarer Kesselhaken, durch den der Abstand des Topfes zum Feuer und somit die Wärmezufuhr beim Kochen reguliert wurde.
+Döns
+Beiderseits des Herdraums befinden sich die Abseiten, links mit dem Essplatz, rechts mit dem Waschplatz einschließlich des Spülsteins. Die Rückwand des Herdraums dient als Brandmauer. Sie ist mit den in Norddeutschland weit verbreiteten niederländischen Fliesen geschmückt. Eine Tür führt vom Herdraum in die holzvertäfelte Döns. Diese Bezeichnung leitet sich von dem mittelalterlichen „durnitz“ ab, dem beheizbaren Raum auf Burgen. Die Döns wurde mit einem gusseisernen Hinterlader vom Flett aus beheizt und war folglich rauchfrei, eine wichtige Voraussetzung für die Ausdifferenzierung der Wohnbereiche. Ein wandfestes Bett, Butze oder Durk genannt, war sowohl vom Flett als auch von der Döns zugänglich und ermöglichte einen Überblick über beide Bereiche. Eine weitere Durk befindet sich an der Seitenwand der Döns. Die eingebauten Butzen stammen aus unterschiedlichen Häusern und wurden dem Ziel untergeordnet, im Museum eine idealtypische Situation zu vermitteln.</t>
+  </si>
+  <si>
+    <t>Klappsonnenuhr (WI28)</t>
+  </si>
+  <si>
+    <t>Die Zeit im Gepäck
+Zu der Zeit, als diese Klappsonnenuhr hergestellt wurde, waren mechanische Räderuhren bereits weit verbreitet. An Kirchtürmen und städtischen Rathäusern gaben sie den Takt des öffentlichen Lebens vor. Trotzdem blieben die zuvor für die Zeitmessung verwendeten Sonnenuhren weiterhin in Gebrauch. Vor allem auf Reisen waren solche leichten und gut transportablen Klappsonnenuhren unentbehrliche Begleiter. Der eingebaute Kompass half bei der für die Zeitbestimmung nötigen Nord-Süd-Ausrichtung. 
+Klappbare Reise-Sonnenuhren wurden in Nürnberg seit dem späten 15. Jahrhundert hergestellt. Die Reichsstadt war weit über ihre Grenzen für die Qualität der hier produzierten wissenschaftlichen Geräte bekannt. Taschensonnenuhren waren ein gefragter Exportartikel des Nürnberger Fernhandels.
+Andere Orte – andere Zeiten
+Mobile Zeitmessung auf Reisen brachte ein Problem mit sich: Je nach Breitengrad war der Stand der Sonne ein anderer. Sonnenuhren hatten feste Ziffernblätter, die jeweils nur an einem bestimmten Ort ihre Gültigkeit hatten. Was man leicht verändern konnte, war die Lage des „Zeigers“. Bei solchen Klappsonnenuhren war das ein sogenannter Polfaden, der zwischen Boden und Deckel aufgespannt war, und dessen Schatten die Zeit auf dem Ziffernblatt markierte. Dessen oberes Ende konnte man an verschiedenen Punkten fixieren.
+Üblicherweise enthielten Sonnenuhren ein Verzeichnis der Polhöhen für die wichtigsten europäischen Städte. Bei dieser Klappsonnenuhr wird der Deckel zur „Benutzeroberfläche“: Auf der Landkarte, die auf ihm abgebildet ist, konnte man seinen Standort bestimmen und den Polfaden durch die entsprechende Öffnung auf der Mittelachse ziehen. Bei geöffneter Uhr konnte man dann innen die für diesen Breitengrad gültige Uhrzeit ablesen. 
+Die Karte
+Der Hersteller dieser Sonnenuhr war aller Wahrscheinlichkeit nach Erhard Etzlaub, einer der bedeutendsten Nürnberger Instrumentenbauer seiner Zeit. Bereits 1500 hatte er eine Landkarte entworfen, die vor allem Pilgern im Heiligen Jahr die Hauptwege quer durch Europa nach Rom aufzeigte. Auch die Landkarte auf dem Deckel der Sonnenuhr hatte offenbar vor allem pilgernde Christen im Blick. Sie ist, wie damals üblich, nach Süden ausgerichtet und reicht von Skandinavien bis nach Afrika. Neben Rom und Santiago de Compostela ist am linken oberen Rand auf Höhe des 30. Breitengrads „Mons Sinai“ eingezeichnet. Das am Berg Sinai gelegene Katharinenkloster war ein weiteres wichtiges Pilgerziel des Mittelalters.
+&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Die Amazonenschlacht (zweite Fassung) (Gm2054)</t>
+  </si>
+  <si>
+    <t>Feuerbach monumental
+„… ein wildes Plänkeln, Streiten, Stürzen“ – so beschrieb Anselm Feuerbach 1860 seinen ersten Entwurf zum Thema der Amazonenschlacht. Ab 1870 arbeitete er drei Jahre lang an diesem monumentalen Gemälde. Riesige Bilder mit lebensgroßen Figuren waren damals beliebt: Man wollte sich beim Betrachten wie ein Augenzeuge vergangener Zeiten fühlen. Doch Feuerbach ging es um mehr als den Blick in die Vergangenheit. Er nutzte das mythologische Thema für die Darstellung zeitloser menschlicher Grunderfahrungen wie Kampf, Chaos und Schmerz.
+Zeitlose Zitate
+Die sterbende Amazonen-Königin Penthesilea liegt mittig im hellen Vordergrund und ist nur durch ihren reichen Schmuck zu erkennen. Wie mit einem Scheinwerfer lenkt Feuerbach den Blick schlaglichtartig auf Verwundete und Gefallene – keine Helden, sondern die Opfer des Krieges. Für die meisten Figuren griff der Maler auf Werke prominenter Vorbilder zurück, darunter solche von Michelangelo oder Rubens. Der ursprüngliche Kontext spielte bei diesen künstlerischen Anleihen keine Rolle. Es ist die zeitlose Stärke ihrer jeweiligen Ausdruckskraft, die Feuerbach in seiner Komposition vereinte. Das Zitieren berühmter künstlerischer Vorbilder war keineswegs verpönt. Es handelt sich um bewusste Anspielungen, durch die Feuerbach seine kunsthistorische Kenntnis bewies und gleichzeitig die Leistungen der großen Meister vor ihm ehrte.
+Erschaffen und Zerstören
+Zu seiner Amazonenschlacht malte Feuerbach ein „Zwillingsbild“, wie er es nannte. Das „Gastmahl des Platon“ existiert in zwei Fassungen, die heute in Karlsruhe und Berlin hängen. Anders als die „Schlacht“, ist es ein Sinnbild für die Versöhnung von Leidenschaft und Verstand. Gemeinsam repräsentieren die beiden Gemälde die Pole menschlichen Seins: das Konstruktive und das Destruktive. Feuerbachs Wunsch entsprechend sollten die Bilder einander gegenüber hängen, um den Betrachtenden dazwischen einen Spiegel ihrer selbst vorzuhalten, ganz nach dem antiken Prinzip: Erkenne dich selbst!
+Von der zeitgenössischen Kritik unverstanden und verspottet, fand sich für das monumentale Gemälde kein Käufer. Feuerbachs Stiefmutter war es, die die „Amazonenschlacht“ der Stadt Nürnberg schenkte, wo der Maler seine letzten Sommer verbrachte – und wo er auch begraben liegt.
+&amp;nbsp;
+&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Hebammenkoffer der Elise Dudek (WI2238,0)</t>
+  </si>
+  <si>
+    <t>Momentaufnahme des Hebammenwesens
+Der mit Hebammen-Utensilien gefüllte Koffer gleicht einer Zeitkapsel. Er dokumentiert den Stand der Geburtsmedizin im Winter 1944/45. Seine Besitzerin war die Hebamme Elisabeth Dudek, genannt Elise, die den Koffer im oberschlesischen Gieschewald (pol. Giszowiec) bei Kattowitz einsetzte. Im April 1945 floh Dudek in den Westen, wo sie dann in der klinischen Krankenpflege tätig war, allerdings nicht mehr als Hebamme. Im Rentenalter überließ Frau Dudek ihren Koffer dem letzten, 1945 von ihr in Gieschewald zur Welt gebrachten Kind. Von ihm erhielt das GNM den Koffer schließlich als Schenkung.
+Geburtshilfe im Wandel der Zeiten
+Das Hebammenwesen existiert schon seit Urzeiten, erlebte aber im 19. und 20. Jahrhundert einen enormen Wandel. Universitär ausgebildete Ärzte – damals fast nur Männer – stellten sich hierarchisch über die Hebammen. Das Erfahrungswissen der Hebammen verlor stark an Einfluss (was in jüngster Zeit als Fehlentwicklung erkannt wurde). Nichtsdestotrotz blieben Hebammen, die Schwangere auch in ländlichen Gebieten zu Hause aufsuchten, notwendig und geschätzt. Der Koffer enthält zum Beispiel Operationsbesteck. Es zeigt, dass eine Hebamme auch kleine chirurgische Eingriffe vornahm. Außerdem verabreichte sie Medikamente. Im Koffer findet man geburtseinleitende, schmerzstillende, krampflösende, kreislaufstabilisierende und antibiotische Präparate. Nicht zuletzt enthält er ein Hebammen-Tagebuch zur Dokumentation der Geburt und Meldezettel für das Standesamt.
+Flucht und Vertreibung nach 1945
+Die äußere, stark in Mitleidenschaft gezogene Erscheinung des Koffers verkörpert die schwierigen Umstände der Flucht und Vertreibung der ostdeutschen Bevölkerung am Ende des Zweiten Weltkriegs. Einerseits näherten sich Bodentruppen der Roten Armee, die zahllose Gräueltaten an der Zivilbevölkerung verübten, andererseits waren Deutsche vielerorts nach Jahren der NS-Gewaltherrschaft nicht mehr erwünscht. 12 bis 14 Millionen Menschen mussten zwischen Oktober 1944 und 1947 ihre Heimat verlassen und Richtung Westen ziehen. Die Vertreibung verursachte ca. 600.000 Todesopfer und noch mehr Vermisstenfälle.</t>
+  </si>
+  <si>
+    <t>Plakat "AEG Drahtlampe" (PLA12)</t>
+  </si>
+  <si>
+    <t>Klare Botschaft
+Ein Plakatentwurf, der durch seine radikale Einfachheit überzeugte: Mit diesem Motiv gewann der junge Plakatkünstler Jupp Wiertz 1916 den dritten Preis eines von der AEG ausgelobten Wettbewerbs. Zuvor hatte das Elektrounternehmen noch ganz in kaiserzeitlicher Tradition mit der Göttin des Lichts für seine Glühbirnen geworben. Unter dem Produktdesigner Peter Behrens, seit 1907 künstlerischer Berater der AEG, änderte das Unternehmen seine Werbestrategie. Jupp Wiertz entsprach ganz den Vorstellungen von Peter Behrens, der Plakate forderte, „deren Klarheit die technische Form des beworbenen Artikels spiegeln.“ Sein Entwurf reduziert die Werbebotschaft allein auf das Produkt – eine nackte Glühbirne in ihrer ganzen Strahlkraft – und den Namen des Herstellers.
+Im Licht einer neuen Zeit
+Glühlampen waren zu Beginn des 20. Jahrhunderts noch nicht sehr verbreitet - in Berlin hatten weniger als zehn Prozent der Haushalte überhaupt einen Stromanschluss. Zur Zimmerbeleuchtung nutzte man Petroleumlampen oder Gaslicht. Die fest mit der häuslichen Gasversorgung verbundenen Decken- und Wandlampen waren jedoch wartungsintensiv und rochen oft unangenehm. Als der Engländer Thomas Alva Edison 1881 die elektrische Glühbirne auf den Markt brachte, erkannte der Berliner Ingenieur Emil Rathenau sofort deren Zukunftsfähigkeit. Er erwarb die Patente für Deutschland und gründete die Deutsche Edison-Gesellschaft, um die neuen Glühlampen zu produzieren. 1888 ging aus dem Unternehmen die Allgemeine Electricitäts-Gesellschaft, kurz AEG, hervor.
+Modernes Marketing
+Mit dem Siegeszug des elektrischen Lichts drängten zahllose Konkurrenzprodukte auf den Markt. Bald schon gab es eine verwirrende Vielfalt von Glühbirnen, die helleres Licht, geringeren Stromverbrauch oder eine längere Brenndauer versprachen. Um sich durchzusetzen war eine gute Markenpolitik gefragt. Peter Behrens setzte ganz auf die Überzeugungskraft eines modernen Erscheinungsbildes. Mit seinem alle Firmenbereiche umfassenden „AEG-Stil“ prägte er das, was wir heute als Corporate Identity kennen: Er gestaltete die verschiedenen Produkte und die Werbung des Unternehmens, aber auch Fabrikgebäude, Ausstellungs- und Verkaufsräume. Den Plakatentwurf von Jupp Wiertz und die anderen prämierten Plakatentwürfe nutzte er jedoch nicht. Stattdessen waren sie eine Woche lang im Verwaltungsgebäude der AEG ausgestellt und wurden in der Fachzeitschrift „Das Plakat“ veröffentlicht.</t>
+  </si>
+  <si>
+    <t>Bildnis des Bamberger Domherrn und Subdiakons Georg Graf von Löwenstein (Gm128)</t>
+  </si>
+  <si>
+    <t>Ein individuelles Bildnis
+Das Bildnis des Grafen Georg von Löwenstein ist eines der frühesten erhaltenen Porträts eines deutschen Malers. In verblüffender Naturtreue erfasst es die individuellen Züge des greisen Klerikers. Die gealterte Haut, das schütter werdende Haar und die an der Schläfe hervortretende Ader wurden vom Maler genauestens beobachtet und mit feinem Pinselstrich wiedergegeben. Der so lebensnah dargestellte Georg von Löwenstein stammte aus einer fränkischen Adelsfamilie und war ein einflussreicher Domherr in Bamberg.
+Blickwechsel
+Zu dem Porträt gehörte ursprünglich ein zweites Gemälde, das sich heute im Kunstmuseum Basel befindet. Es zeigt Christus als Schmerzensmann mit den Wundmalen seiner Kreuzigung. Die beiden Tafeln waren durch Scharniere zu einem aufklappbaren Bildpaar verbunden, einem sogenannten Diptychon. Öffnete man sie, traten Christusdarstellung und Porträt in direkte Beziehung: Georg von Löwenstein, der beim Lesen in seinem Gebetbuch inne zu halten scheint, richtet seinen Blick direkt auf den Erlöser. Durch die Gegenüberstellung hat er den Gegenstand seiner inneren Betrachtungen gleichsam vor Augen. Der Schmerzensmann wurde im Mittelalter als Verkörperung von Gottes Barmherzigkeit interpretiert. Mit ihm verbunden ist die Hoffnung der Menschen auf ein gnädiges Urteil über die Seele nach dem Tod. Deshalb wird vermutet, dass Löwenstein das Bildnis anlässlich seiner Testamentssetzung 1456 in Auftrag gab.
+Eine neue Bildgattung entsteht
+Seit der zweiten Hälfte des 14. Jahrhundert finden sich in der Malerei Europas die ersten eigenständigen Porträts. Die frühesten überlieferten Beispiele zeigen ausschließlich Angehörige des Hochadels. Im 15. Jahrhundert ließen sich dann zunehmend auch Angehörige des niederen Adels, des Klerus und der städtischen Oberschicht im Porträt darstellen. Ihr Bedürfnis war es, der eigenen Person Bedeutung zu verleihen und ein Andenken zu sichern. Häufig standen diese Bildnisse in einem religiösen Zusammenhang. Bei dem Bildnis Löwensteins wird dies durch die Gegenüberstellung mit Christus deutlich.
+Hans Pleydenwurff kam mit seiner detailgenauen Wiedergabe dem Wunsch nach persönlicher Repräsentation entgegen. Die entscheidenden Anregungen für den realistischen Malstil des Löwenstein-Bildnisses hat er wohl direkt in den Niederlanden erworben. Seine Werkstatt übernahm später Michael Wolgemut, der wiederum zum Lehrer von Albrecht Dürer wurde.
+&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Tisch (Kl12366)</t>
+  </si>
+  <si>
+    <t>Papagei und Königin
+Der reich bemalte dreibeinige Klapptisch aus den Niederlanden, dort als „flap-aan-de-wand“ bezeichnet, hat eine zwölfeckige Tischplatte. Ein auf einem Kirschbaum sitzender Papagei im Blumenkranz schmückt die Oberseite. Auf der Unterseite ist die alttestamentarische Szene des Besuchs der Königin von Saba bei König Salomo gemalt. Lehnte der Tisch zusammengeklappt an der Wand, sah der Betrachter die biblische Darstellung. Als Vorlagen dafür dienten Handwerkern Bilderbibeln. Möbel mit alttestamentarischen Szenen waren typisch für die Hindelooper Wohnkultur und erlebten ihre Blütezeit zwischen 1740 und 1780.
+Von Deko und Genre
+Diesen Tisch erwarb der Sammler und Zoologe Oskar Kling (1851–1926), der das Germanische Nationalmuseum um 1900 maßgeblich beim Aufbau der damals im Entstehen begriffenen Abteilung „Bäuerliche Altertümer“, wie die Sammlung Volkskunde lange hieß, unterstützte. 1898 ließ er die Museumsbeamten wissen, dass gut bemalte Hindelooper Möbel kaum mehr zu haben seien und er in den Niederlanden solche Stücke für das GNM reserviert habe, „die leicht blos zur Zimmerdecoration weggekauft werden, z.B. einen schönen Tisch“. Hindelooper Möbel waren um 1900 als „Volkskunst“ Mode geworden und wurden bereits nachgeahmt. Maler nutzten sie gelegentlich auch als Anregung für niederländische Genredarstellungen.
+Hindeloopen: Niederlande in a Nutshell
+Der Tisch wurde Teil der ab 1902 im Museum ausgestellten „Hindelooper Stube“. Das am Ijsselmeer gelegene Städtchen hatte seine Blütezeit in der ersten Hälfte des 18. Jahrhunderts erfahren und war vor allem durch dort lebenden Seefahrer, die der Handel nach Indien führte, zu Wohlstand gelangt. Seit der Weltausstellung 1878 in Paris war international das Interesse an der „Hindeloopen-Kultur“ gewachsen. Dort wurde ein begehbares Zimmer gezeigt, das für viel Aufsehen sorgte. Dieses war bereits ein Jahr zuvor in den Niederlanden selbst in einer Ausstellung in Leeuwarden mit großem Erfolg gezeigt worden. Um 1900 hatte sich die Hindelooper Sachkultur, in Räumen zusammengestellt, zum nationalen Symbol der Niederlande schlechthin entwickelt. Museen in Düsseldorf, Berlin und Nürnberg bemühten sich um entsprechende Einrichtungsgegenstände. Im GNM war man stolz, als südlichstes Museum eine „Hindelooper Stube“ präsentieren zu können, nicht zuletzt, um die Wohnkultur der „urdeutschen Westfriesen“ zu visualisieren. In ihren Sachzeugnissen glaubte die Wissenschaft, Reste germanischer Vorzeit entdecken zu können. Damals orientierte man sich beim Zeigen der sogenannten Volksaltertümer an eine Gliederung nach Stämmen und Regionen.
+&amp;nbsp;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>